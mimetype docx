--- v1 (2026-03-26)
+++ v2 (2026-06-20)
@@ -98,5735 +98,15886 @@
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:position w:val="-1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30E089AA" w14:textId="77777777" w:rsidR="003109F5" w:rsidRPr="002857A2" w:rsidRDefault="003109F5" w:rsidP="00B02678">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-56"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:position w:val="-1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E06A9CD" w14:textId="021C0A33" w:rsidR="00AA7C05" w:rsidRPr="00AF7CA2" w:rsidRDefault="00AA7C05" w:rsidP="36353E1F">
+    <w:p w14:paraId="2E06A9CD" w14:textId="021C0A33" w:rsidR="00AA7C05" w:rsidRPr="002857A2" w:rsidRDefault="00AA7C05" w:rsidP="36353E1F">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-56"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="36353E1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:position w:val="-1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t>Kérelmi</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AF7CA2">
+        <w:t>Kérelmi és Hozzájárulási Nyilatkozat</w:t>
+      </w:r>
+      <w:r w:rsidR="00B727F2" w:rsidRPr="36353E1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:position w:val="-1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> és Hozzájárulási Nyilatkozat</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3B3A36" w14:textId="77777777" w:rsidR="00977B74" w:rsidRPr="00AF7CA2" w:rsidRDefault="00977B74" w:rsidP="00B02678">
+    <w:p w14:paraId="2F3B3A36" w14:textId="77777777" w:rsidR="00977B74" w:rsidRDefault="00977B74" w:rsidP="00B02678">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BD2B9A0" w14:textId="40AFFC73" w:rsidR="000C6ABD" w:rsidRPr="00AF7CA2" w:rsidRDefault="00AA7C05" w:rsidP="00B02678">
+    <w:p w14:paraId="7BD2B9A0" w14:textId="40AFFC73" w:rsidR="000C6ABD" w:rsidRPr="00100DB8" w:rsidRDefault="00AA7C05" w:rsidP="00B02678">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="00100DB8">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Digitális Fejlesztési Koncepció (DFK) elkészítésének, mint az EUMSZ. 107 cikk (1) bekezdése szerinti, nem pénzügyi, közvetett állami támogatás és támogatott szolgáltatás kérelmezéséhez, </w:t>
       </w:r>
-      <w:r w:rsidR="000C6ABD" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="000C6ABD" w:rsidRPr="00100DB8">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">a Modern Vállalkozások Program 2.0 </w:t>
       </w:r>
-      <w:r w:rsidR="00977B74" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00977B74">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">projekt </w:t>
       </w:r>
-      <w:r w:rsidR="000C6ABD" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="000C6ABD" w:rsidRPr="00100DB8">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">keretében </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33054496" w14:textId="77777777" w:rsidR="00977B74" w:rsidRPr="00AF7CA2" w:rsidRDefault="00977B74" w:rsidP="00B02678">
+    <w:p w14:paraId="33054496" w14:textId="77777777" w:rsidR="00977B74" w:rsidRDefault="00977B74" w:rsidP="00B02678">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47C9043E" w14:textId="1B5E6BEB" w:rsidR="00AA7C05" w:rsidRPr="00AF7CA2" w:rsidRDefault="000C6ABD" w:rsidP="00B02678">
+    <w:p w14:paraId="47C9043E" w14:textId="1B5E6BEB" w:rsidR="00AA7C05" w:rsidRPr="00873205" w:rsidRDefault="000C6ABD" w:rsidP="00B02678">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="00873205">
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>a.sz.: DIMOP_Plusz-1.2.7-23-2023-00001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A3EB00" w14:textId="77777777" w:rsidR="00AA7C05" w:rsidRPr="00AF7CA2" w:rsidRDefault="00AA7C05" w:rsidP="00B02678">
+    <w:p w14:paraId="79A3EB00" w14:textId="77777777" w:rsidR="00AA7C05" w:rsidRPr="00873205" w:rsidRDefault="00AA7C05" w:rsidP="00B02678">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="fontstyle01"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="669780FD" w14:textId="6AA952A3" w:rsidR="000624F6" w:rsidRPr="00AF7CA2" w:rsidRDefault="000624F6" w:rsidP="00B02678">
+    <w:p w14:paraId="669780FD" w14:textId="6AA952A3" w:rsidR="000624F6" w:rsidRPr="002857A2" w:rsidRDefault="000624F6" w:rsidP="00B02678">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50C25D11" w14:textId="77777777" w:rsidR="00112906" w:rsidRPr="00AF7CA2" w:rsidRDefault="00112906" w:rsidP="00B02678">
+    <w:p w14:paraId="50C25D11" w14:textId="77777777" w:rsidR="00112906" w:rsidRPr="002857A2" w:rsidRDefault="00112906" w:rsidP="00B02678">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk178765768"/>
     </w:p>
-    <w:p w14:paraId="05BE2CA7" w14:textId="77777777" w:rsidR="003109F5" w:rsidRPr="00AF7CA2" w:rsidRDefault="003109F5" w:rsidP="003C6F3A">
+    <w:p w14:paraId="05BE2CA7" w14:textId="77777777" w:rsidR="003109F5" w:rsidRPr="002857A2" w:rsidRDefault="003109F5" w:rsidP="003C6F3A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002857A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08CC33C7" w14:textId="72C118F7" w:rsidR="00363026" w:rsidRPr="00D06511" w:rsidRDefault="00363026" w:rsidP="1DD4D438">
+    <w:p w14:paraId="08CC33C7" w14:textId="72C118F7" w:rsidR="00363026" w:rsidRPr="008B7025" w:rsidRDefault="00363026" w:rsidP="1DD4D438">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Alulíro</w:t>
       </w:r>
-      <w:r w:rsidR="00C9409A" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00C9409A" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>tt</w:t>
       </w:r>
-      <w:r w:rsidR="00977B74" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00977B74" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidR="00C9409A" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00C9409A" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="009428EA" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="009428EA" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:spacing w:val="-1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="személynév"/>
           <w:tag w:val="személynév"/>
           <w:id w:val="-1567178607"/>
           <w:placeholder>
             <w:docPart w:val="3EE10E316868470896C4D5D15D61B05C"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001B0AEC" w:rsidRPr="00D06511">
+          <w:r w:rsidR="001B0AEC" w:rsidRPr="008B7025">
             <w:rPr>
               <w:rStyle w:val="Helyrzszveg"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5A5BA8EF" w14:textId="0CE35875" w:rsidR="00AD5EBC" w:rsidRPr="00D06511" w:rsidRDefault="0078031A" w:rsidP="00D20BC1">
+    <w:p w14:paraId="5A5BA8EF" w14:textId="0CE35875" w:rsidR="00AD5EBC" w:rsidRPr="008B7025" w:rsidRDefault="0078031A" w:rsidP="00D20BC1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3900"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidR="00F83A94" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00F83A94" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">nyja neve: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:iCs/>
             <w:spacing w:val="-1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="anyja neve"/>
           <w:id w:val="53206765"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F359E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00F359E5" w:rsidRPr="008B7025">
             <w:rPr>
               <w:rStyle w:val="Helyrzszveg"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00F83A94" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00F83A94" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3D8EEF" w14:textId="583E3C1A" w:rsidR="00AD5EBC" w:rsidRPr="00D06511" w:rsidRDefault="00F83A94" w:rsidP="00D20BC1">
+    <w:p w14:paraId="6D3D8EEF" w14:textId="583E3C1A" w:rsidR="00AD5EBC" w:rsidRPr="008B7025" w:rsidRDefault="00F83A94" w:rsidP="00D20BC1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3900"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>születési hely és idő:</w:t>
       </w:r>
-      <w:r w:rsidR="00A624E9" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00A624E9" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:iCs/>
             <w:spacing w:val="-1"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="születési hely és idő"/>
           <w:tag w:val="születési hely és idő"/>
           <w:id w:val="-122005137"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F359E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00F359E5" w:rsidRPr="008B7025">
             <w:rPr>
               <w:rStyle w:val="Helyrzszveg"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00363026" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00363026" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00363026" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00363026" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BCFD5F" w14:textId="4493D47C" w:rsidR="00AD5EBC" w:rsidRPr="00D06511" w:rsidRDefault="00363026" w:rsidP="00D20BC1">
+    <w:p w14:paraId="49BCFD5F" w14:textId="4493D47C" w:rsidR="00AD5EBC" w:rsidRPr="008B7025" w:rsidRDefault="00363026" w:rsidP="00D20BC1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3900"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>min</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00F83A94" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00F83A94" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>(z)</w:t>
       </w:r>
-      <w:r w:rsidR="00977B74" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00977B74" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidR="00F83A94" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00F83A94" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="vállalkozás neve"/>
           <w:tag w:val="vállalkozás neve"/>
           <w:id w:val="-626774273"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F359E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00F359E5" w:rsidRPr="008B7025">
             <w:rPr>
               <w:rStyle w:val="Helyrzszveg"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="777CB0CF" w14:textId="6A1D6B66" w:rsidR="00AD5EBC" w:rsidRPr="00D06511" w:rsidRDefault="00363026" w:rsidP="00D20BC1">
+    <w:p w14:paraId="777CB0CF" w14:textId="6A1D6B66" w:rsidR="00AD5EBC" w:rsidRPr="008B7025" w:rsidRDefault="00363026" w:rsidP="00D20BC1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3900"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>székhely</w:t>
       </w:r>
-      <w:r w:rsidR="00F83A94" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00F83A94" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">e: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="vállalkozás székhelye"/>
           <w:tag w:val="vállalkozás székhelye"/>
           <w:id w:val="-44220213"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F359E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00F359E5" w:rsidRPr="008B7025">
             <w:rPr>
               <w:rStyle w:val="Helyrzszveg"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00F83A94" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00F83A94" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="680B5AFD" w14:textId="65387C93" w:rsidR="00AD5EBC" w:rsidRPr="00AF7CA2" w:rsidRDefault="00F83A94" w:rsidP="00D20BC1">
+    <w:p w14:paraId="680B5AFD" w14:textId="65387C93" w:rsidR="00AD5EBC" w:rsidRPr="008B7025" w:rsidRDefault="00F83A94" w:rsidP="00D20BC1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3900"/>
         </w:tabs>
         <w:spacing w:before="80" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">adószám: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:iCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="vállalkozás adószáma"/>
           <w:tag w:val="adószám"/>
           <w:id w:val="-811026706"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F359E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00F359E5" w:rsidRPr="008B7025">
             <w:rPr>
               <w:rStyle w:val="Helyrzszveg"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00363026" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00363026" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:iCs/>
           <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46AA911F" w14:textId="117F9F34" w:rsidR="00363026" w:rsidRPr="00AF7CA2" w:rsidRDefault="00363026" w:rsidP="37D5A4D2">
+    <w:p w14:paraId="46AA911F" w14:textId="4DDEA5B1" w:rsidR="00363026" w:rsidRPr="008B7025" w:rsidRDefault="00363026" w:rsidP="37D5A4D2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>hivatalos</w:t>
       </w:r>
-      <w:r w:rsidR="007A7A56" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="007A7A56" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
-          <w:lang w:val="hu-HU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AF7CA2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD759C" w:rsidRPr="008B7025">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>képviseletre jogosult</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>képviselője</w:t>
       </w:r>
-      <w:r w:rsidR="00F83A94" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00F83A94" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F83A94" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00F83A94" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>felelősségem tudatában</w:t>
       </w:r>
-      <w:r w:rsidR="00232FE9" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00232FE9" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00F83A94" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00F83A94" w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>ezúto</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188E20CA" w14:textId="77777777" w:rsidR="00363026" w:rsidRPr="00AF7CA2" w:rsidRDefault="00363026" w:rsidP="00B02678">
+    <w:p w14:paraId="188E20CA" w14:textId="77777777" w:rsidR="00363026" w:rsidRPr="008B7025" w:rsidRDefault="00363026" w:rsidP="00B02678">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="467CC086" w14:textId="0C47EC3D" w:rsidR="00F629F1" w:rsidRPr="00AF7CA2" w:rsidRDefault="00363026" w:rsidP="00B02678">
+    <w:p w14:paraId="467CC086" w14:textId="0C47EC3D" w:rsidR="00F629F1" w:rsidRPr="008B7025" w:rsidRDefault="00363026" w:rsidP="00B02678">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="008B7025">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>NYILATKOZOM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306AA549" w14:textId="77777777" w:rsidR="007F4285" w:rsidRPr="00AF7CA2" w:rsidRDefault="007F4285" w:rsidP="00B02678">
+    <w:p w14:paraId="306AA549" w14:textId="77777777" w:rsidR="007F4285" w:rsidRPr="008B7025" w:rsidRDefault="007F4285" w:rsidP="00B02678">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3900"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0A2335DA" w14:textId="76A44909" w:rsidR="008650F1" w:rsidRPr="00AF7CA2" w:rsidRDefault="00776BC6" w:rsidP="00B87BFB">
+    <w:p w14:paraId="0A2335DA" w14:textId="76A44909" w:rsidR="008650F1" w:rsidRPr="006A7E02" w:rsidRDefault="00776BC6" w:rsidP="006A7E02">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="142"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F629F1" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00F629F1" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">hogy </w:t>
       </w:r>
-      <w:r w:rsidR="00363026" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00363026" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="001B381D" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="001B381D" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://kkvdigital.dkf.hu/</w:t>
       </w:r>
-      <w:r w:rsidR="00363026" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00363026" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> oldalon</w:t>
       </w:r>
-      <w:r w:rsidR="004342B2" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="004342B2" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
-      <w:r w:rsidR="004342B2" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="004342B2" w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">regisztráció, </w:t>
       </w:r>
-      <w:r w:rsidR="004342B2" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="004342B2" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>valamint a</w:t>
       </w:r>
-      <w:r w:rsidR="004342B2" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="004342B2" w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Digitális Intenzitási szintfelmérés </w:t>
       </w:r>
-      <w:r w:rsidR="004342B2" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="004342B2" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">során </w:t>
       </w:r>
-      <w:r w:rsidR="007E4A7D" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="007E4A7D" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>megadott</w:t>
       </w:r>
-      <w:r w:rsidR="004342B2" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="004342B2" w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> adatok</w:t>
       </w:r>
-      <w:r w:rsidR="00363026" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00363026" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00363026" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00363026" w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00363026" w:rsidRPr="00AF7CA2">
+        </w:rPr>
+        <w:t>teljes körűek, valódiak és hitelesek</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="004342B2" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a megtett</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00363026" w:rsidRPr="00AF7CA2">
+        </w:rPr>
+        <w:t>nyilatkozatok a valóságnak megfelelnek</w:t>
+      </w:r>
+      <w:r w:rsidR="004342B2" w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...28 lines deleted...]
-      <w:r w:rsidR="00363026" w:rsidRPr="00AF7CA2">
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27A450A6" w14:textId="77777777" w:rsidR="002D3B17" w:rsidRPr="006A7E02" w:rsidRDefault="002D3B17" w:rsidP="006A7E02">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="142"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...13 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3410CA08" w14:textId="79C0D7D9" w:rsidR="008650F1" w:rsidRPr="00AF7CA2" w:rsidRDefault="00D13E06" w:rsidP="00B02678">
+    <w:p w14:paraId="3410CA08" w14:textId="79C0D7D9" w:rsidR="008650F1" w:rsidRPr="006A7E02" w:rsidRDefault="00D13E06" w:rsidP="006A7E02">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="142"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00B557A6" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00B557A6" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">hogy </w:t>
       </w:r>
-      <w:r w:rsidR="003109F5" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="003109F5" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a https://kkvdigital.dkf.hu/ oldalon elvégzett Digitális Intenzitási szintfelmérés alapján vállalkozásom:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E69A5D2" w14:textId="7B0B5B51" w:rsidR="003109F5" w:rsidRPr="00D06511" w:rsidRDefault="003109F5" w:rsidP="00F11DC6">
+    <w:p w14:paraId="1E69A5D2" w14:textId="5C0BA5CC" w:rsidR="003109F5" w:rsidRPr="006A7E02" w:rsidRDefault="003109F5" w:rsidP="006A7E02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="992"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="709" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>DI (digitális intenzitás) pontszáma:</w:t>
       </w:r>
-      <w:r w:rsidR="003D639D" w:rsidRPr="00AF7CA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="003D639D" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="DI pontszám"/>
           <w:tag w:val="DI pontszám"/>
           <w:id w:val="1289856556"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F359E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00C73D6A" w:rsidRPr="00154F9F">
             <w:rPr>
-              <w:rStyle w:val="Helyrzszveg"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
-            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+            <w:t>…………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="560B27C7" w14:textId="38168291" w:rsidR="003109F5" w:rsidRPr="00D06511" w:rsidRDefault="003109F5" w:rsidP="00F11DC6">
+    <w:p w14:paraId="560B27C7" w14:textId="02F57F07" w:rsidR="003109F5" w:rsidRPr="006A7E02" w:rsidRDefault="003109F5" w:rsidP="006A7E02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="992"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="709" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>DI szint</w:t>
       </w:r>
-      <w:r w:rsidR="00FC0523" w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FC0523" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="003D639D" w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="003D639D" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="DI szint"/>
           <w:tag w:val="DI szint"/>
           <w:id w:val="631367901"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F359E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00C73D6A" w:rsidRPr="00154F9F">
             <w:rPr>
-              <w:rStyle w:val="Helyrzszveg"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
-            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+            <w:t>…………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0501E9DE" w14:textId="4537E775" w:rsidR="003109F5" w:rsidRPr="00D06511" w:rsidRDefault="003109F5" w:rsidP="00F11DC6">
+    <w:p w14:paraId="0501E9DE" w14:textId="3CE6DB63" w:rsidR="003109F5" w:rsidRPr="006A7E02" w:rsidRDefault="003109F5" w:rsidP="006A7E02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="992"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:ind w:left="709" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>DI igazolás iratazonosítója</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
-      <w:r w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="003D639D" w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="003D639D" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="DI iratazonosító"/>
           <w:tag w:val="DI iratazonosító"/>
           <w:id w:val="-1307927062"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F359E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00C73D6A" w:rsidRPr="00154F9F">
             <w:rPr>
-              <w:rStyle w:val="Helyrzszveg"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
-            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+            <w:t>…………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3575A4B1" w14:textId="029BC458" w:rsidR="003109F5" w:rsidRPr="00D06511" w:rsidRDefault="003109F5" w:rsidP="00F11DC6">
+    <w:p w14:paraId="3575A4B1" w14:textId="19AA7FDF" w:rsidR="003109F5" w:rsidRPr="006A7E02" w:rsidRDefault="003109F5" w:rsidP="006A7E02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="992"/>
+        <w:ind w:left="709" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Közösségi mutató alapján meghatározott DI pontszáma:</w:t>
       </w:r>
-      <w:r w:rsidR="003D639D" w:rsidRPr="00D06511">
+      <w:r w:rsidR="003D639D" w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:i/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="RCR13 pontszám"/>
           <w:tag w:val="RCR13 pontszám"/>
           <w:id w:val="1305049670"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F359E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00C73D6A" w:rsidRPr="00154F9F">
             <w:rPr>
-              <w:rStyle w:val="Helyrzszveg"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
-            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+            <w:t>…………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7D3BF93B" w14:textId="610A11AA" w:rsidR="003109F5" w:rsidRPr="00D06511" w:rsidRDefault="003109F5" w:rsidP="00F11DC6">
+    <w:p w14:paraId="7D3BF93B" w14:textId="5845FDF0" w:rsidR="003109F5" w:rsidRPr="006A7E02" w:rsidRDefault="003109F5" w:rsidP="006A7E02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="992"/>
+        <w:ind w:left="709" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Közösségi mutató alapján meghatározott DI szintje:</w:t>
       </w:r>
-      <w:r w:rsidR="003D639D" w:rsidRPr="00D06511">
+      <w:r w:rsidR="003D639D" w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:i/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="RCR13 szint"/>
           <w:tag w:val="RCR13 szint"/>
           <w:id w:val="-255289705"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F359E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00C73D6A" w:rsidRPr="00154F9F">
             <w:rPr>
-              <w:rStyle w:val="Helyrzszveg"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
-            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+            <w:t>…………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5ED1EDB5" w14:textId="4343BF95" w:rsidR="00B557A6" w:rsidRPr="00D06511" w:rsidRDefault="003109F5" w:rsidP="00F11DC6">
+    <w:p w14:paraId="5ED1EDB5" w14:textId="434C9239" w:rsidR="00B557A6" w:rsidRPr="006A7E02" w:rsidRDefault="003109F5" w:rsidP="006A7E02">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="992"/>
+        <w:ind w:left="709" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Közösségi mutató alapján meghatározott DI igazolás iratazonosítója</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="003D639D" w:rsidRPr="00D06511">
+      <w:r w:rsidR="003D639D" w:rsidRPr="006A7E02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:i/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="RCR13 iratazonosító"/>
           <w:tag w:val="RCR13 iratazonosító"/>
           <w:id w:val="-1377689860"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00F359E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00C73D6A" w:rsidRPr="00154F9F">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="hu-HU"/>
+            </w:rPr>
+            <w:t>…………</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3F52EF29" w14:textId="77777777" w:rsidR="00AA47BF" w:rsidRDefault="00AA47BF" w:rsidP="006A7E02">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144EB138" w14:textId="4E23ACA9" w:rsidR="002E4F71" w:rsidRPr="006A7E02" w:rsidRDefault="002E4F71" w:rsidP="006A7E02">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="142"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, hogy a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DIMOP_P</w:t>
+      </w:r>
+      <w:r w:rsidR="001855E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lusz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-1.2.6/B-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vagy a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DIMOP_P</w:t>
+      </w:r>
+      <w:r w:rsidR="001855E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>lusz</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-1.2.6/C-26</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kódjelű, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>KKV-k növekedési lehetőségeinek támogatása a digitális infrastruktúra és transzformáció elősegítésére (II. és III. kör)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> címmegjelölésű konstrukciók valamelyikében támogatási kérelmet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284D7A1D" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="006A7E02" w:rsidRDefault="002E4F71" w:rsidP="002E4F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="525D4847" w14:textId="0F312C33" w:rsidR="0097676E" w:rsidRPr="006A7E02" w:rsidRDefault="002D3B17" w:rsidP="006A7E02">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="993"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>benyújtottam</w:t>
+      </w:r>
+      <w:r w:rsidR="0097676E" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidR="0097676E" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="-872844260"/>
+          <w:placeholder>
+            <w:docPart w:val="BAE37D0C91B7459586A4626C7DB8C06C"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:alias w:val="benyújtottam"/>
+              <w:tag w:val="benyújtottam"/>
+              <w:id w:val="-345941601"/>
+              <w:placeholder>
+                <w:docPart w:val="4E6B9980E5BA4D898539882E33F1A493"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="00C73D6A" w:rsidRPr="00154F9F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                </w:rPr>
+                <w:t>…………</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0CC5856E" w14:textId="6C796888" w:rsidR="0097676E" w:rsidRPr="006A7E02" w:rsidRDefault="002D3B17" w:rsidP="006A7E02">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nem </w:t>
+      </w:r>
+      <w:r w:rsidR="0097676E" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>nyújtottam be</w:t>
+      </w:r>
+      <w:r w:rsidR="0097676E" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidR="0097676E" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="906432065"/>
+          <w:placeholder>
+            <w:docPart w:val="CF1CD23C576946C6B85E6179552100B6"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+              <w:alias w:val="nem nyújtottam be"/>
+              <w:tag w:val="nem nyújtottam be"/>
+              <w:id w:val="1279609794"/>
+              <w:placeholder>
+                <w:docPart w:val="33BC83D0BC5D45388D31B58FBB9D5759"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="00C73D6A" w:rsidRPr="00154F9F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:t>…………</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0BEEDF67" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="006A7E02" w:rsidRDefault="0097676E" w:rsidP="002E4F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="709" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C39B045" w14:textId="4B262578" w:rsidR="002E4F71" w:rsidRPr="006A7E02" w:rsidRDefault="002D3B17" w:rsidP="006A7E02">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Benyújtás esetén</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F71" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a projekt azonosítója: </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F71" w:rsidRPr="00B61DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>DIMOP_Plusz-1.2.6</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F71" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="1183708636"/>
+          <w:placeholder>
+            <w:docPart w:val="45A1D857EB4E49468F3AA7C51AFDFAFD"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00401EB7" w:rsidRPr="006A7E02">
             <w:rPr>
               <w:rStyle w:val="Helyrzszveg"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidR="00401EB7" w:rsidRPr="006A7E02" w:rsidDel="00401EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1CC8FE27" w14:textId="7A44274A" w:rsidR="009D494C" w:rsidRPr="00D06511" w:rsidRDefault="00B557A6" w:rsidP="005709DB">
+    <w:p w14:paraId="106612BA" w14:textId="117858DE" w:rsidR="00401EB7" w:rsidRPr="006A7E02" w:rsidRDefault="00401EB7" w:rsidP="006A7E02">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Benyújtott k</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F71" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>érelmemet a Támogató:</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F71" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2C4505" w14:textId="2CD07CD9" w:rsidR="002E4F71" w:rsidRPr="006A7E02" w:rsidRDefault="002E4F71" w:rsidP="006A7E02">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>elbírálta, támogatásban részesült</w:t>
+      </w:r>
+      <w:r w:rsidR="00401EB7" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidR="00401EB7" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="1333643206"/>
+          <w:placeholder>
+            <w:docPart w:val="0AB16DA5853142DAA2DBC93D40B01538"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:alias w:val="elbírálta, támogatásban részesült"/>
+              <w:tag w:val="elbírálta, támogatásban részesült"/>
+              <w:id w:val="901265336"/>
+              <w:placeholder>
+                <w:docPart w:val="333DDABE08714680AA2E389A5CB9DB06"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="00C73D6A" w:rsidRPr="00154F9F">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                </w:rPr>
+                <w:t>…………</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00401EB7" w:rsidRPr="006A7E02" w:rsidDel="00401EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5960B7B1" w14:textId="154B0155" w:rsidR="002E4F71" w:rsidRPr="006A7E02" w:rsidRDefault="002E4F71" w:rsidP="006A7E02">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>elbírálta, nem támogatott</w:t>
+      </w:r>
+      <w:r w:rsidR="00401EB7" w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="9"/>
+      </w:r>
+      <w:r w:rsidR="00401EB7" w:rsidRPr="00AA47BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="959759985"/>
+          <w:placeholder>
+            <w:docPart w:val="0C162236C87246089F2837BBDE2997CF"/>
+          </w:placeholder>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:alias w:val="elbírálta, nem támogatott"/>
+              <w:tag w:val="elbírálta, nem támogatott"/>
+              <w:id w:val="1732269484"/>
+              <w:placeholder>
+                <w:docPart w:val="A22A0F38AA9A4E2AB63DFF0CF986BDE3"/>
+              </w:placeholder>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="00C73D6A" w:rsidRPr="006A7E02">
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                </w:rPr>
+                <w:t>…………</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00401EB7" w:rsidRPr="00AA47BF" w:rsidDel="00401EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E197FCE" w14:textId="025C1A20" w:rsidR="00C73D6A" w:rsidRPr="008B7025" w:rsidRDefault="002E4F71" w:rsidP="008B7025">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>a KHNY benyújtásáig nem rendelkezem támogatói döntéssel</w:t>
+      </w:r>
+      <w:r w:rsidR="00401EB7" w:rsidRPr="0043284B">
+        <w:rPr>
+          <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:footnoteReference w:id="10"/>
+      </w:r>
+      <w:r w:rsidR="00401EB7" w:rsidRPr="0043284B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:alias w:val="a KHNY benyújtásáig nem rendelkezem támogatói döntéssel"/>
+          <w:tag w:val="a KHNY benyújtásáig nem rendelkezem támogatói döntéssel"/>
+          <w:id w:val="-1299441710"/>
+          <w:placeholder>
+            <w:docPart w:val="F101EA96593A463FB68E9F02649D4785"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00C73D6A" w:rsidRPr="009E58A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+            <w:t>…………</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00C73D6A" w:rsidRPr="00C73D6A" w:rsidDel="00401EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D238388" w14:textId="4842FD75" w:rsidR="00996384" w:rsidRPr="00DE3EB8" w:rsidRDefault="00EA3299" w:rsidP="00E91AED">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:ind w:firstLine="273"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C73D6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F71" w:rsidRPr="0043284B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ályázathoz benyújtott DI igazolás iratazonosítója: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:alias w:val="DI igazolás iratazonosítója"/>
+          <w:tag w:val="DI igazolás iratazonosítója"/>
+          <w:id w:val="-873155492"/>
+          <w:placeholder>
+            <w:docPart w:val="44F7A15A46544FBCB58148B2F0FE95BD"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00996384" w:rsidRPr="009A08E4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+            <w:t>…………</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00996384" w:rsidRPr="00996384" w:rsidDel="00401EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BA543C" w14:textId="6AF78D50" w:rsidR="002E4F71" w:rsidRPr="00996384" w:rsidRDefault="00B60252" w:rsidP="00E91AED">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:ind w:left="993"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00996384">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F71" w:rsidRPr="00996384">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ályázathoz benyújtott Közösségi mutató alapján meghatározott DI igazolás iratazonosítója:</w:t>
+      </w:r>
+      <w:r w:rsidR="00401EB7" w:rsidRPr="00996384">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          </w:rPr>
+          <w:alias w:val="RCR13 igazolás iratazonosítója"/>
+          <w:tag w:val="RCR13 igazolás iratazonosítója"/>
+          <w:id w:val="-632098313"/>
+          <w:placeholder>
+            <w:docPart w:val="B49F745E4AEA44169B0FDB80AE34DE98"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00996384" w:rsidRPr="009A08E4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            </w:rPr>
+            <w:t>…………</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00996384" w:rsidRPr="00D03BBB" w:rsidDel="00401EB7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="673E7C01" w14:textId="35F523AF" w:rsidR="002E4F71" w:rsidRPr="00DE3EB8" w:rsidRDefault="00EA3299" w:rsidP="00E91AED">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE3EB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F71" w:rsidRPr="00DE3EB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>ályázatban vállalt fejlesztések (Bemeneti és tervezett Kimeneti</w:t>
+      </w:r>
+      <w:r w:rsidR="00C663D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DI és </w:t>
+      </w:r>
+      <w:r w:rsidR="00C663D6" w:rsidRPr="00996384">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Közösségi mutató alapján meghatározott DI</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F71" w:rsidRPr="00DE3EB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mérés</w:t>
+      </w:r>
+      <w:r w:rsidR="00C663D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>ek</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4F71" w:rsidRPr="00DE3EB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eredményeivel összhangban, TÉNY és TERVADATOK)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05742" w:rsidRPr="00DE3EB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05742" w:rsidRPr="00DE3EB8">
+        <w:rPr>
+          <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:footnoteReference w:id="11"/>
+      </w:r>
+      <w:r w:rsidR="002E4F71" w:rsidRPr="00DE3EB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4852" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="436"/>
+        <w:gridCol w:w="3957"/>
+        <w:gridCol w:w="2118"/>
+        <w:gridCol w:w="2267"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E4F71" w:rsidRPr="00AA47BF" w14:paraId="1623E8A5" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4393" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13E187A0" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00DE3EB8" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E1CB561" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00DE3EB8" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E67232E" w14:textId="06044852" w:rsidR="002E4F71" w:rsidRPr="00DE3EB8" w:rsidRDefault="001F686D" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DI s</w:t>
+            </w:r>
+            <w:r w:rsidR="002E4F71" w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zempontok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15BD667E" w14:textId="148CAD41" w:rsidR="002E4F71" w:rsidRPr="00DE3EB8" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bemeneti </w:t>
+            </w:r>
+            <w:r w:rsidR="001F686D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DI </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mérés</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E11ADE4" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00DE3EB8" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(TÉNY)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2748CD8F" w14:textId="4F8A8110" w:rsidR="002E4F71" w:rsidRPr="00DE3EB8" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kimeneti </w:t>
+            </w:r>
+            <w:r w:rsidR="001F686D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DI </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mérés</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F02B699" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00DE3EB8" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(TERV)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E4F71" w:rsidRPr="00AA47BF" w14:paraId="05F28F6F" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4393" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA0CC58" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00DE3EB8" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4385" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="05CC33F9" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00DE3EB8" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eredményének pontszáma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E4F71" w:rsidRPr="00AA47BF" w14:paraId="5C505EF5" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="461"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4393" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45753CBD" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00DE3EB8" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA7E6F7" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00DE3EB8" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>értéke: 0 vagy 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D54766F" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00DE3EB8" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>értéke: 0 vagy 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="68B3D744" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1257C6BB" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C6FB2B9" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Legalább 30 Mbps sebességű helyhez kötött internetkapcsolat </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74284549" w14:textId="38169EA6" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Legalább 30 Mbps sebességű helyhez kötött internetkapcsolat "/>
+                <w:tag w:val="Legalább 30 Mbps sebességű helyhez kötött internetkapcsolat "/>
+                <w:id w:val="-1855804478"/>
+                <w:placeholder>
+                  <w:docPart w:val="BD671CE1D936434896227EF1C1872933"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00FC6607">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="47F6F8CE" w14:textId="4B08278A" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Legalább 30 Mbps sebességű helyhez kötött internetkapcsolat "/>
+                <w:tag w:val="Legalább 30 Mbps sebességű helyhez kötött internetkapcsolat "/>
+                <w:id w:val="-558625065"/>
+                <w:placeholder>
+                  <w:docPart w:val="BE68C5773D2E48438CCFF7332CC8AFEC"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00FC6607">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="7ED030EE" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="56564323" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="465A8416" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkalmazottak több mint 50%-a rendelkezik internet-hozzáféréssel üzleti célból </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="198A08D3" w14:textId="5C2EABF4" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Alkalmazottak több mint 50%-a rendelkezik internet-hozzáféréssel üzleti célból "/>
+                <w:tag w:val="Alkalmazottak több mint 50%-a rendelkezik internet-hozzáféréssel üzleti célból "/>
+                <w:id w:val="-1368975336"/>
+                <w:placeholder>
+                  <w:docPart w:val="3091708794F34B90A5BE693580EAFE9C"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00FC6607">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F814F68" w14:textId="53818BE6" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Alkalmazottak több mint 50%-a rendelkezik internet-hozzáféréssel üzleti célból "/>
+                <w:tag w:val="Alkalmazottak több mint 50%-a rendelkezik internet-hozzáféréssel üzleti célból "/>
+                <w:id w:val="1202140239"/>
+                <w:placeholder>
+                  <w:docPart w:val="9AE7736768D04DB0961DCE0940997203"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00FC6607">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="0C23018A" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13F206BC" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46F91FE8" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Távoli hozzáférés a következők valamelyikéhez: e-mail, dokumentumok, üzleti alkalmazás</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E49D74E" w14:textId="5ECA47C2" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Távoli hozzáférés a következők valamelyikéhez: e-mail, dokumentumok, üzleti alkalmazás"/>
+                <w:tag w:val="Távoli hozzáférés a következők valamelyikéhez: e-mail, dokumentumok, üzleti alkalmazás"/>
+                <w:id w:val="1510865334"/>
+                <w:placeholder>
+                  <w:docPart w:val="915464759704462493F4C53687CF8DFF"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00FC6607">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51D5A4E0" w14:textId="089FC201" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Távoli hozzáférés a következők valamelyikéhez: e-mail, dokumentumok, üzleti alkalmazás"/>
+                <w:tag w:val="Távoli hozzáférés a következők valamelyikéhez: e-mail, dokumentumok, üzleti alkalmazás"/>
+                <w:id w:val="-734235388"/>
+                <w:placeholder>
+                  <w:docPart w:val="4127B500F75D43FAAD85FA092A68078A"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00FC6607">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="7FF2B905" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35FECEA5" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B4A5CAC" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Online (távoli) megbeszélések tartása</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED1E5F6" w14:textId="4CA6D782" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Online (távoli) megbeszélések tartása"/>
+                <w:tag w:val="Online (távoli) megbeszélések tartása"/>
+                <w:id w:val="-849104853"/>
+                <w:placeholder>
+                  <w:docPart w:val="B10A8BC8B4F64AFFA3F1CBBF16A9EF55"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00FC6607">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="156FE00B" w14:textId="6A9BB65E" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Online (távoli) megbeszélések tartása"/>
+                <w:tag w:val="Online (távoli) megbeszélések tartása"/>
+                <w:id w:val="-414859923"/>
+                <w:placeholder>
+                  <w:docPart w:val="D54673C50DC04139AC49515E90D062D5"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00FC6607">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="281EF4AA" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DB0E968" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="26F70689" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IKT-képzés biztosítása az alkalmazottaknak</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC281BF" w14:textId="0D541BEE" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="IKT-képzés biztosítása az alkalmazottaknak"/>
+                <w:tag w:val="IKT-képzés biztosítása az alkalmazottaknak"/>
+                <w:id w:val="-1132634740"/>
+                <w:placeholder>
+                  <w:docPart w:val="E486DAF7DAB447A78F6654896AA2E3E4"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00FC6607">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59F85D45" w14:textId="2BB999CA" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="IKT-képzés biztosítása az alkalmazottaknak"/>
+                <w:tag w:val="IKT-képzés biztosítása az alkalmazottaknak"/>
+                <w:id w:val="13279190"/>
+                <w:placeholder>
+                  <w:docPart w:val="7214B98D1346461E8A0B9100B9B04625"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00FC6607">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="39496556" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="177"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="469CD401" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="097E17B0" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IKT-szakember igénybevétele</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="455F6EF0" w14:textId="24780C83" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="IKT-szakember igénybevétele"/>
+                <w:tag w:val="IKT-szakember igénybevétele"/>
+                <w:id w:val="-2024015652"/>
+                <w:placeholder>
+                  <w:docPart w:val="8B6683CBB42E4318BC2B90F915F284B1"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00FC6607">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="792FC945" w14:textId="7301F9E7" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="IKT-szakember igénybevétele"/>
+                <w:tag w:val="IKT-szakember igénybevétele"/>
+                <w:id w:val="-214816044"/>
+                <w:placeholder>
+                  <w:docPart w:val="724B6C3E68074AE8BA91529D74889178"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00FC6607">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="3A44AC90" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC16517" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="494FFCD2" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alkalmazottak tájékoztatása az IKT-biztonsággal kapcsolatos kötelezettségeikről </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CA2D97C" w14:textId="205E203E" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Alkalmazottak tájékoztatása az IKT-biztonsággal kapcsolatos kötelezettségeikről "/>
+                <w:tag w:val="Alkalmazottak tájékoztatása az IKT-biztonsággal kapcsolatos kötelezettségeikről "/>
+                <w:id w:val="468557698"/>
+                <w:placeholder>
+                  <w:docPart w:val="797040A862C046FEAA38C8BF15496857"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00FC6607">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7E31AE" w14:textId="4A2E69D6" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Alkalmazottak tájékoztatása az IKT-biztonsággal kapcsolatos kötelezettségeikről "/>
+                <w:tag w:val="Alkalmazottak tájékoztatása az IKT-biztonsággal kapcsolatos kötelezettségeikről "/>
+                <w:id w:val="2062133198"/>
+                <w:placeholder>
+                  <w:docPart w:val="2B5756EFE0224B69906F785950304CA6"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00FC6607">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="0FD31DC6" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="779CEDAC" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A56C5C3" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Legalább 3 IKT-biztonsági intézkedés alkalmazása</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEDA16E" w14:textId="6013C5A5" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Legalább 3 IKT-biztonsági intézkedés alkalmazása"/>
+                <w:tag w:val="Legalább 3 IKT-biztonsági intézkedés alkalmazása"/>
+                <w:id w:val="730047318"/>
+                <w:placeholder>
+                  <w:docPart w:val="9BD1F4447E134369B6DBF248D3512A95"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3056DFC4" w14:textId="51B8048C" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Legalább 3 IKT-biztonsági intézkedés alkalmazása"/>
+                <w:tag w:val="Legalább 3 IKT-biztonsági intézkedés alkalmazása"/>
+                <w:id w:val="850983924"/>
+                <w:placeholder>
+                  <w:docPart w:val="53B3CB5B0E1A414D8D7076BDB526A048"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="7D1B090F" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3129F7EB" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3218B4AF" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DE3EB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IKT-biztonsági gyakorlatokat, eljárásokat rögzítő dokumentumok megléte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78D86DE5" w14:textId="622E2C34" w:rsidR="00883DA7" w:rsidRPr="00DE3EB8" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="IKT-biztonsági gyakorlatokat, eljárásokat rögzítő dokumentumok megléte"/>
+                <w:tag w:val="IKT-biztonsági gyakorlatokat, eljárásokat rögzítő dokumentumok megléte"/>
+                <w:id w:val="1726790715"/>
+                <w:placeholder>
+                  <w:docPart w:val="9311D3E3AAC74641BCD84BCF13694B86"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21FCDF9B" w14:textId="09414DF4" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="IKT-biztonsági gyakorlatokat, eljárásokat rögzítő dokumentumok megléte"/>
+                <w:tag w:val="IKT-biztonsági gyakorlatokat, eljárásokat rögzítő dokumentumok megléte"/>
+                <w:id w:val="-1672558943"/>
+                <w:placeholder>
+                  <w:docPart w:val="45FC7F883C144A35A4FCB81FE02B234C"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="51C3C92E" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="113776CB" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1704C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17D5046B" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1704C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Saját weboldallal/honlappal való rendelkezés</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="621738F6" w14:textId="445413D1" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Saját weboldallal/honlappal való rendelkezés"/>
+                <w:tag w:val="Saját weboldallal/honlappal való rendelkezés"/>
+                <w:id w:val="-1284104299"/>
+                <w:placeholder>
+                  <w:docPart w:val="33BF9AC78B864A04B5206054D796B18B"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF12922" w14:textId="3D4E41B3" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Saját weboldallal/honlappal való rendelkezés"/>
+                <w:tag w:val="Saját weboldallal/honlappal való rendelkezés"/>
+                <w:id w:val="-399913591"/>
+                <w:placeholder>
+                  <w:docPart w:val="2BF2C38541174A55976274C488315161"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="334D49DD" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F09BCA8" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1704C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="139755CC" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1704C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bármilyen közösségi média használata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC321A4" w14:textId="5138157D" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Bármilyen közösségi média használata"/>
+                <w:tag w:val="Bármilyen közösségi média használata"/>
+                <w:id w:val="-168952280"/>
+                <w:placeholder>
+                  <w:docPart w:val="16B89CCB96B94C84A747634712EC317C"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEE62B2" w14:textId="41AE5022" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Bármilyen közösségi média használata"/>
+                <w:tag w:val="Bármilyen közösségi média használata"/>
+                <w:id w:val="-1448549764"/>
+                <w:placeholder>
+                  <w:docPart w:val="17C081EE508A4784A64A3333609B6BCB"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="7B70E427" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37177F39" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1704C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B7882AE" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1704C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kettő vagy több típusú közösségi média használata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7939FFEF" w14:textId="7C8B30A9" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Kettő vagy több típusú közösségi média használata"/>
+                <w:tag w:val="Kettő vagy több típusú közösségi média használata"/>
+                <w:id w:val="766515953"/>
+                <w:placeholder>
+                  <w:docPart w:val="EDFEDA49E99A460B8F4E108A44783DE6"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="411C72E7" w14:textId="21962BA9" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Kettő vagy több típusú közösségi média használata"/>
+                <w:tag w:val="Kettő vagy több típusú közösségi média használata"/>
+                <w:id w:val="-557628648"/>
+                <w:placeholder>
+                  <w:docPart w:val="4E293B4DBCD347FFBF7D53F20FB5700F"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="51E46B04" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34ED9D03" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1704C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AAD44D9" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1704C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bármilyen fizetős felhőszolgáltatás használata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0436FAA0" w14:textId="1E947C0E" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Bármilyen fizetős felhőszolgáltatás használata"/>
+                <w:tag w:val="Bármilyen fizetős felhőszolgáltatás használata"/>
+                <w:id w:val="473039932"/>
+                <w:placeholder>
+                  <w:docPart w:val="981850440368407C9857E9227896C9F1"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C396BAB" w14:textId="3E9A8F67" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Bármilyen fizetős felhőszolgáltatás használata"/>
+                <w:tag w:val="Bármilyen fizetős felhőszolgáltatás használata"/>
+                <w:id w:val="-1058013821"/>
+                <w:placeholder>
+                  <w:docPart w:val="87E45D2C270D4C9BBCAF6C5FCD44968D"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="748FF532" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42EA67DF" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1704C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="359FB3AC" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C1704C" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C1704C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fejlett vagy közepesen fejlett fizetős felhőszolgáltatás használata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABCA945" w14:textId="13C03DBA" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Fejlett vagy közepesen fejlett fizetős felhőszolgáltatás használata"/>
+                <w:tag w:val="Fejlett vagy közepesen fejlett fizetős felhőszolgáltatás használata"/>
+                <w:id w:val="1234667880"/>
+                <w:placeholder>
+                  <w:docPart w:val="CF18EA823A7848B98F40B1F35DC28ACF"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42B6A976" w14:textId="60C3BBF9" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Fejlett vagy közepesen fejlett fizetős felhőszolgáltatás használata"/>
+                <w:tag w:val="Fejlett vagy közepesen fejlett fizetős felhőszolgáltatás használata"/>
+                <w:id w:val="-1759520161"/>
+                <w:placeholder>
+                  <w:docPart w:val="C9659945D69D43169B0401905CF6BFD2"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="4DBCB49F" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51BE7D7E" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13E12E35" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vállalati erőforrás-tervezési (ERP) megoldás használata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="40B65C27" w14:textId="13C4F825" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Vállalati erőforrás-tervezési (ERP) megoldás használata"/>
+                <w:tag w:val="Vállalati erőforrás-tervezési (ERP) megoldás használata"/>
+                <w:id w:val="1778674031"/>
+                <w:placeholder>
+                  <w:docPart w:val="4442D31E10DD4255969F44BAD53B8B14"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFA2726" w14:textId="2EB3D281" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Vállalati erőforrás-tervezési (ERP) megoldás használata"/>
+                <w:tag w:val="Vállalati erőforrás-tervezési (ERP) megoldás használata"/>
+                <w:id w:val="2110393747"/>
+                <w:placeholder>
+                  <w:docPart w:val="345D6F327E97429DAE26AEA16E127987"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="518F2949" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B6A0D1B" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E859A61" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Ügyfélkapcsolat-kezelési (CRM) megoldás használata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36803F59" w14:textId="11C71F37" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Ügyfélkapcsolat-kezelési (CRM) megoldás használata"/>
+                <w:tag w:val="Ügyfélkapcsolat-kezelési (CRM) megoldás használata"/>
+                <w:id w:val="1764567673"/>
+                <w:placeholder>
+                  <w:docPart w:val="EC0DF2BD19E24FDDA4E1BFB0EA08DEAD"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="710B1770" w14:textId="2C326F6C" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Ügyfélkapcsolat-kezelési (CRM) megoldás használata"/>
+                <w:tag w:val="Ügyfélkapcsolat-kezelési (CRM) megoldás használata"/>
+                <w:id w:val="2044090522"/>
+                <w:placeholder>
+                  <w:docPart w:val="866D35EC1D2C4AB891EFE6AE13832F36"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="06241B80" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2FAA43" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BA3B6E3" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Adatanalitika végzése külső vagy belső erőforrással</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62AC07B1" w14:textId="5FE1F0A8" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Adatanalitika végzése külső vagy belső erőforrással"/>
+                <w:tag w:val="Adatanalitika végzése külső vagy belső erőforrással"/>
+                <w:id w:val="-211431131"/>
+                <w:placeholder>
+                  <w:docPart w:val="FF979AEBCDB64D94A064411EDC24B60A"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAFFA59" w14:textId="5033697E" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Adatanalitika végzése külső vagy belső erőforrással"/>
+                <w:tag w:val="Adatanalitika végzése külső vagy belső erőforrással"/>
+                <w:id w:val="255483351"/>
+                <w:placeholder>
+                  <w:docPart w:val="CC5C1B84808D4CB5911C8E160C57BFDE"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="005C5236">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="41D7757C" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="323FB805" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51836C56" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Mesterséges intelligencia (MI) technológia üzleti célú használata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39DFF4E3" w14:textId="18D8329C" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Mesterséges intelligencia (MI) technológia üzleti célú használata"/>
+                <w:tag w:val="Mesterséges intelligencia (MI) technológia üzleti célú használata"/>
+                <w:id w:val="-1898202825"/>
+                <w:placeholder>
+                  <w:docPart w:val="BBBB0D7BD1684F0DA1580DB4FDB03C7C"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00DF5354">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC2738B" w14:textId="54C5B080" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Mesterséges intelligencia (MI) technológia üzleti célú használata"/>
+                <w:tag w:val="Mesterséges intelligencia (MI) technológia üzleti célú használata"/>
+                <w:id w:val="533770142"/>
+                <w:placeholder>
+                  <w:docPart w:val="D5C886BAE9C94D3C97E6A7C075FBD3E1"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00DF5354">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="36B1BBBC" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01C2F5A9" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F56FF2E" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ipari vagy szolgáltató robot használata </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="378856B0" w14:textId="2461DEE0" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Ipari vagy szolgáltató robot használata "/>
+                <w:tag w:val="Ipari vagy szolgáltató robot használata "/>
+                <w:id w:val="1885204501"/>
+                <w:placeholder>
+                  <w:docPart w:val="88E457D1F22040068C1BED107AF925FA"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00DF5354">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="047279A7" w14:textId="62B055C7" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Ipari vagy szolgáltató robot használata "/>
+                <w:tag w:val="Ipari vagy szolgáltató robot használata "/>
+                <w:id w:val="-1638328790"/>
+                <w:placeholder>
+                  <w:docPart w:val="4D0D4B0A08C9408FA2F70D7B70024759"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00DF5354">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="6FBC2E9D" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7BDA63" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3975DF8F" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IoT-eszközök/rendszerek használata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A0E3162" w14:textId="1EA068C5" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="IoT-eszközök/rendszerek használata"/>
+                <w:tag w:val="IoT-eszközök/rendszerek használata"/>
+                <w:id w:val="1229425788"/>
+                <w:placeholder>
+                  <w:docPart w:val="ADA3CC5102F9479482F5B0C479E06A14"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00DF5354">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D8984E6" w14:textId="13433702" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="IoT-eszközök/rendszerek használata"/>
+                <w:tag w:val="IoT-eszközök/rendszerek használata"/>
+                <w:id w:val="-539442829"/>
+                <w:placeholder>
+                  <w:docPart w:val="6E5D0A2720D74C04B609679BED0E4278"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00DF5354">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="6E6D8C5B" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="267"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="21552CAE" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9FDB90" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Automatizált feldolgozásra alkalmas e-számlák küldése</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB700AD" w14:textId="5F5936A2" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Automatizált feldolgozásra alkalmas e-számlák küldése"/>
+                <w:tag w:val="Automatizált feldolgozásra alkalmas e-számlák küldése"/>
+                <w:id w:val="-476445025"/>
+                <w:placeholder>
+                  <w:docPart w:val="66E31DB368524FC0867644FED09009C4"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00DF5354">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA1ACC2" w14:textId="728768A0" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Automatizált feldolgozásra alkalmas e-számlák küldése"/>
+                <w:tag w:val="Automatizált feldolgozásra alkalmas e-számlák küldése"/>
+                <w:id w:val="2021114564"/>
+                <w:placeholder>
+                  <w:docPart w:val="51A0893B73B24B458D885630CF4DCEC5"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00DF5354">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="63085407" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7BAE5EE3" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7B36F4" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Webes értékesítés (forgalom több mint 1%-a; webes értékesítés több mint 10%-a egyéni ügyfeleknek történõ értékesítésbõl származik)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="70F81EA8" w14:textId="69AB79A0" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Webes értékesítés (forgalom több mint 1%-a; webes értékesítés több mint 10%-a egyéni ügyfeleknek történõ értékesítésbõl származik"/>
+                <w:tag w:val="Webes értékesítés (forgalom több mint 1%-a; webes értékesítés több mint 10%-a egyéni ügyfeleknek történõ értékesítésbõl származik"/>
+                <w:id w:val="321009869"/>
+                <w:placeholder>
+                  <w:docPart w:val="F5905B343AF34A1F9320CF5AF31A85A7"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00DF5354">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79BD0226" w14:textId="5883CBE3" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Webes értékesítés (forgalom több mint 1%-a; webes értékesítés több mint 10%-a egyéni ügyfeleknek történõ értékesítésbõl származik"/>
+                <w:tag w:val="Webes értékesítés (forgalom több mint 1%-a; webes értékesítés több mint 10%-a egyéni ügyfeleknek történõ értékesítésbõl származik"/>
+                <w:id w:val="-26332679"/>
+                <w:placeholder>
+                  <w:docPart w:val="32AA2A7FA001498297501CCA1A145717"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00DF5354">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="2DA2A02A" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="436" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="518C83DB" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3957" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="16AB574E" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+              <w:t>Elektronikus értékesítés (forgalom legalább 1%-a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="464110A5" w14:textId="1D9F60BF" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Elektronikus értékesítés (forgalom legalább 1%-a)"/>
+                <w:tag w:val="Elektronikus értékesítés (forgalom legalább 1%-a)"/>
+                <w:id w:val="-1483617867"/>
+                <w:placeholder>
+                  <w:docPart w:val="E5887CF3A2204375A47214E15EFFBFD1"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00DF5354">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49286474" w14:textId="2668B833" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="pl-PL"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Elektronikus értékesítés (forgalom legalább 1%-a)"/>
+                <w:tag w:val="Elektronikus értékesítés (forgalom legalább 1%-a)"/>
+                <w:id w:val="1658733126"/>
+                <w:placeholder>
+                  <w:docPart w:val="B2EA1863E24D4FE681394FB941B3FDC8"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00DF5354">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="668F8F51" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="980"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4393" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52E745EC" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>A digitális intenzitás összesített pontszáma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D724056" w14:textId="1D16ECA8" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="A digitális intenzitás összesített pontszáma"/>
+                <w:tag w:val="A digitális intenzitás összesített pontszáma"/>
+                <w:id w:val="810063404"/>
+                <w:placeholder>
+                  <w:docPart w:val="7E2CF8F2D1C54E5EBC83852DBAF9B348"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00885875">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="731ACF4C" w14:textId="35941991" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="A digitális intenzitás összesített pontszáma"/>
+                <w:tag w:val="A digitális intenzitás összesített pontszáma"/>
+                <w:id w:val="1874733898"/>
+                <w:placeholder>
+                  <w:docPart w:val="3FA662A76FC74401921890BDFF922F68"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00DF5354">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="28BCF605" w14:textId="77777777" w:rsidTr="00DE3EB8">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4393" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7A083E" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Digitális intenzitás szintje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36B4C347" w14:textId="4C274F68" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>(nagyon alacsony/alacsony/magas/nagyon magas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB44DD0" w14:textId="3BE2CD9D" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Digitális intenzitás szintje "/>
+                <w:tag w:val="Digitális intenzitás szintje "/>
+                <w:id w:val="-883638010"/>
+                <w:placeholder>
+                  <w:docPart w:val="C2A9936A727747AE9C751BE722DB6913"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00885875">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2267" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="531A084B" w14:textId="01CB194B" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Digitális intenzitás szintje "/>
+                <w:tag w:val="Digitális intenzitás szintje "/>
+                <w:id w:val="1508787333"/>
+                <w:placeholder>
+                  <w:docPart w:val="2DD3E110320F48B792FA5ADAD5984686"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00DF5354">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7436F04F" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00C23F51" w:rsidRDefault="002E4F71" w:rsidP="002E4F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4861" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1430"/>
+        <w:gridCol w:w="3108"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="2273"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002E4F71" w:rsidRPr="00AA47BF" w14:paraId="446C7ED3" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="989"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4538" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAE0660" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00C23F51" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="-687" w:firstLine="567"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01377E80" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00C23F51" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48FC9E16" w14:textId="7AD38E56" w:rsidR="002E4F71" w:rsidRPr="00C23F51" w:rsidRDefault="00C663D6" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Közösségi mutató </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA3B3C" w:rsidRPr="009E58A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+              <w:t>(RCR13)</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA3B3C" w:rsidRPr="009E58A4">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">alapján meghatározott DI </w:t>
+            </w:r>
+            <w:r w:rsidR="001F686D" w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="002E4F71" w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="hu-HU"/>
+              </w:rPr>
+              <w:t>zempontok</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E498491" w14:textId="1F5B3E06" w:rsidR="002E4F71" w:rsidRPr="00C23F51" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bemeneti </w:t>
+            </w:r>
+            <w:r w:rsidR="001F686D" w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RCR13 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mérés</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="056F7410" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00C23F51" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(TÉNY)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC444EF" w14:textId="5C2A0521" w:rsidR="002E4F71" w:rsidRPr="00C23F51" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kimeneti </w:t>
+            </w:r>
+            <w:r w:rsidR="001F686D" w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RCR13 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>mérés</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4795445D" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00C23F51" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(TERV)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E4F71" w:rsidRPr="00AA47BF" w14:paraId="2E15B2F9" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4538" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="114A32BB" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00C23F51" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4257" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6688EDBF" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00C23F51" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eredményének pontszáma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E4F71" w:rsidRPr="00AA47BF" w14:paraId="1295AA61" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="461"/>
+          <w:tblHeader/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4538" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="117FB43B" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00C23F51" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B31F0A1" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00C23F51" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>értéke: 0 vagy 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75E94F57" w14:textId="77777777" w:rsidR="002E4F71" w:rsidRPr="00C23F51" w:rsidRDefault="002E4F71" w:rsidP="00C4644E">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>értéke: 0 vagy 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="60B530E5" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12B602C3" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B94BD2B" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Internet a foglalkoztatottak legalább 50%-a számára</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4429FBA7" w14:textId="210860DF" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Internet a foglalkoztatottak legalább 50%-a számára"/>
+                <w:tag w:val="Internet a foglalkoztatottak legalább 50%-a számára"/>
+                <w:id w:val="-889345794"/>
+                <w:placeholder>
+                  <w:docPart w:val="3354BE63EFF54C1B82F8A7392D83D583"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="19A81834" w14:textId="59790694" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Internet a foglalkoztatottak legalább 50%-a számára"/>
+                <w:tag w:val="Internet a foglalkoztatottak legalább 50%-a számára"/>
+                <w:id w:val="-1643197013"/>
+                <w:placeholder>
+                  <w:docPart w:val="42B7DBFB4180414CAD583AB90A35B05B"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="25C7495C" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2221AF43" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="014D70AA" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IKT-szakemberek igénybevétele</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12E7DCA3" w14:textId="12FE451E" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="IKT-szakemberek igénybevétele"/>
+                <w:tag w:val="IKT-szakemberek igénybevétele"/>
+                <w:id w:val="276754582"/>
+                <w:placeholder>
+                  <w:docPart w:val="0037DD6095A24DAFB81ECB75AF7BF03A"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64081981" w14:textId="3FAE5236" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="IKT-szakemberek igénybevétele"/>
+                <w:tag w:val="IKT-szakemberek igénybevétele"/>
+                <w:id w:val="204913295"/>
+                <w:placeholder>
+                  <w:docPart w:val="C3FC351BDCBA4D5EB38724CCBB87BEDE"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="425EF9D7" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69562855" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="295643E2" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Gyors szélessávú internet (30 Mbps vagy annál nagyobb)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D770A5E" w14:textId="1D94B1F1" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Gyors szélessávú internet (30 Mbps vagy annál nagyobb)"/>
+                <w:tag w:val="Gyors szélessávú internet (30 Mbps vagy annál nagyobb)"/>
+                <w:id w:val="-696158176"/>
+                <w:placeholder>
+                  <w:docPart w:val="9AA87D9D953A441184ABB25995CA57FA"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD5AD1D" w14:textId="6C7B3999" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Gyors szélessávú internet (30 Mbps vagy annál nagyobb)"/>
+                <w:tag w:val="Gyors szélessávú internet (30 Mbps vagy annál nagyobb)"/>
+                <w:id w:val="1804430151"/>
+                <w:placeholder>
+                  <w:docPart w:val="0F2C0C884EED47EFA56D14250DF3F2F2"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="097AD4C7" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50A391CF" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1D90D6" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mobilinternet-eszközök a foglalkoztatottak legalább 20%-a számára</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4A2507" w14:textId="4E5D949F" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Mobilinternet-eszközök a foglalkoztatottak legalább 20%-a számára"/>
+                <w:tag w:val="Mobilinternet-eszközök a foglalkoztatottak legalább 20%-a számára"/>
+                <w:id w:val="2146925621"/>
+                <w:placeholder>
+                  <w:docPart w:val="50D1326C6D6C491FAFD617EBB7974DD0"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7B5BBB" w14:textId="771B8348" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Mobilinternet-eszközök a foglalkoztatottak legalább 20%-a számára"/>
+                <w:tag w:val="Mobilinternet-eszközök a foglalkoztatottak legalább 20%-a számára"/>
+                <w:id w:val="-1666783228"/>
+                <w:placeholder>
+                  <w:docPart w:val="02FC09720E6C4BBAB338EBB9AF46D2F0"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="597BB9C6" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4841807A" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13EAAC47" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Weboldal vagy honlap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CDFDF1C" w14:textId="75885418" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Weboldal vagy honlap"/>
+                <w:tag w:val="Weboldal vagy honlap"/>
+                <w:id w:val="-459421274"/>
+                <w:placeholder>
+                  <w:docPart w:val="64709992BED0452893BC0EAFD72F1F81"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="237EFB4F" w14:textId="0A0F0F23" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Weboldal vagy honlap"/>
+                <w:tag w:val="Weboldal vagy honlap"/>
+                <w:id w:val="-1147358899"/>
+                <w:placeholder>
+                  <w:docPart w:val="6297C997DC734226ADF7B89058AA245B"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="0BF4D0AE" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="177"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A92C3FB" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B757954" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Kifinomult funkciókkal rendelkező weboldal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="14BC832E" w14:textId="7EC47346" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Kifinomult funkciókkal rendelkező weboldal"/>
+                <w:tag w:val="Kifinomult funkciókkal rendelkező weboldal"/>
+                <w:id w:val="-151677344"/>
+                <w:placeholder>
+                  <w:docPart w:val="3E930F1E324A4ED595A5DCA42D5E7915"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F013256" w14:textId="51874229" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Kifinomult funkciókkal rendelkező weboldal"/>
+                <w:tag w:val="Kifinomult funkciókkal rendelkező weboldal"/>
+                <w:id w:val="1616091647"/>
+                <w:placeholder>
+                  <w:docPart w:val="27829646B7D540A6B0623C0ACF410335"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="1E9F2A6C" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49F668F8" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D25D00F" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Közösségi média</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAB7A61" w14:textId="4D01F0F1" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Közösségi média"/>
+                <w:tag w:val="Közösségi média"/>
+                <w:id w:val="-382790700"/>
+                <w:placeholder>
+                  <w:docPart w:val="72D286AAA8534E75A6C383DC1949A57F"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1382DE84" w14:textId="5E85236B" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Közösségi média"/>
+                <w:tag w:val="Közösségi média"/>
+                <w:id w:val="532549843"/>
+                <w:placeholder>
+                  <w:docPart w:val="56B6F09AF2514514AB8EC48EBF383037"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="29EE0C9E" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2B3B1D" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2487A51F" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fizetős internetes hirdetések</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02D66B16" w14:textId="34AC9FDB" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Fizetős internetes hirdetések"/>
+                <w:tag w:val="Fizetős internetes hirdetések"/>
+                <w:id w:val="1092514022"/>
+                <w:placeholder>
+                  <w:docPart w:val="1272A07E1C4D4104A557009195E65C6C"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="76D6CFC7" w14:textId="5D7D622F" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Fizetős internetes hirdetések"/>
+                <w:tag w:val="Fizetős internetes hirdetések"/>
+                <w:id w:val="-806541047"/>
+                <w:placeholder>
+                  <w:docPart w:val="E9FD5AAEA17D419F826FEDE1702CA3A2"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="4D884FBA" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2C66D59A" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="001D4460" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Közepesen magas felhőalapú számítástechnikai szolgáltatások vásárlása</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD4B8AA" w14:textId="2E2C85CF" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Közepesen magas felhőalapú számítástechnikai szolgáltatások vásárlása"/>
+                <w:tag w:val="Közepesen magas felhőalapú számítástechnikai szolgáltatások vásárlása"/>
+                <w:id w:val="-135733211"/>
+                <w:placeholder>
+                  <w:docPart w:val="04752CC3419C4325B3ED7E6A9C157080"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="64BD4EE3" w14:textId="7D161CC7" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Közepesen magas felhőalapú számítástechnikai szolgáltatások vásárlása"/>
+                <w:tag w:val="Közepesen magas felhőalapú számítástechnikai szolgáltatások vásárlása"/>
+                <w:id w:val="585197414"/>
+                <w:placeholder>
+                  <w:docPart w:val="0D8703F206114D2F91A3B3F672A5C5A2"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="09CFFD0F" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="016776AE" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79409818" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Automatizált feldolgozásra alkalmas e-számlák küldése</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E17DB56" w14:textId="545B028A" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Automatizált feldolgozásra alkalmas e-számlák küldése"/>
+                <w:tag w:val="Automatizált feldolgozásra alkalmas e-számlák küldése"/>
+                <w:id w:val="1275053889"/>
+                <w:placeholder>
+                  <w:docPart w:val="5F09F370345D4C4CB2CAB0D93B3EE26B"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="344658F8" w14:textId="427D58E6" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="Automatizált feldolgozásra alkalmas e-számlák küldése"/>
+                <w:tag w:val="Automatizált feldolgozásra alkalmas e-számlák küldése"/>
+                <w:id w:val="-646513633"/>
+                <w:placeholder>
+                  <w:docPart w:val="D203E3FA7A7B4CBB887D39D6067005A1"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="595BA0DD" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B2BEF8F" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9202E3" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A teljes forgalom legalább 1%-át kitevő e-kereskedelmi webes értékesítés</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F859250" w14:textId="5DC8578E" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="A teljes forgalom legalább 1%-át kitevő e-kereskedelmi webes értékesítés"/>
+                <w:tag w:val="A teljes forgalom legalább 1%-át kitevő e-kereskedelmi webes értékesítés"/>
+                <w:id w:val="-2134549583"/>
+                <w:placeholder>
+                  <w:docPart w:val="BD4CC67774A44BCF80344C709EC2EE5F"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="124AC45B" w14:textId="69D3C0EB" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="A teljes forgalom legalább 1%-át kitevő e-kereskedelmi webes értékesítés"/>
+                <w:tag w:val="A teljes forgalom legalább 1%-át kitevő e-kereskedelmi webes értékesítés"/>
+                <w:id w:val="-2023926983"/>
+                <w:placeholder>
+                  <w:docPart w:val="B099C772398E433A8473B5F8779D3648"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="0A0573B3" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3714E7" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3108" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B29BADB" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A teljes webes értékesítés több mint 10%-át kitevő, vállalkozások és fogyasztók közötti (B2C) webes értékesítés</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0AF254B4" w14:textId="7B9CEB82" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="A teljes webes értékesítés több mint 10%-át kitevő, vállalkozások és fogyasztók közötti (B2C) webes értékesítés"/>
+                <w:tag w:val="A teljes webes értékesítés több mint 10%-át kitevő, vállalkozások és fogyasztók közötti (B2C) webes értékesítés"/>
+                <w:id w:val="1423753301"/>
+                <w:placeholder>
+                  <w:docPart w:val="459F2781CCC44B9886DECC49F270FE94"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA83BA9" w14:textId="4E03C8E5" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="A teljes webes értékesítés több mint 10%-át kitevő, vállalkozások és fogyasztók közötti (B2C) webes értékesítés"/>
+                <w:tag w:val="A teljes webes értékesítés több mint 10%-át kitevő, vállalkozások és fogyasztók közötti (B2C) webes értékesítés"/>
+                <w:id w:val="1403408346"/>
+                <w:placeholder>
+                  <w:docPart w:val="A58A2C0994D042FB928FAD93D6F0BCD2"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="545DDD0E" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4538" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E346170" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>A digitális intenzitás összesített pontszáma</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A8ABD23" w14:textId="023EDDF9" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="1231893359"/>
+                <w:placeholder>
+                  <w:docPart w:val="892AFDCF43BF48C7AC6DB1FF075359F2"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="hu-HU"/>
+                    </w:rPr>
+                    <w:alias w:val="A digitális intenzitás összesített pontszáma"/>
+                    <w:tag w:val="A digitális intenzitás összesített pontszáma"/>
+                    <w:id w:val="679781177"/>
+                    <w:placeholder>
+                      <w:docPart w:val="B36338AEB40A467B883D90CF52CFBDD8"/>
+                    </w:placeholder>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                        <w:lang w:val="hu-HU"/>
+                      </w:rPr>
+                      <w:t>…………</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0786AB14" w14:textId="40D658B2" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                  <w:lang w:val="hu-HU"/>
+                </w:rPr>
+                <w:alias w:val="A digitális intenzitás összesített pontszáma"/>
+                <w:tag w:val="A digitális intenzitás összesített pontszáma"/>
+                <w:id w:val="1391614184"/>
+                <w:placeholder>
+                  <w:docPart w:val="ADF3082E6A6E43DAB6FA5E098958C8B3"/>
+                </w:placeholder>
+                <w:text/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="hu-HU"/>
+                  </w:rPr>
+                  <w:t>…………</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883DA7" w:rsidRPr="00AA47BF" w14:paraId="1C5A46A1" w14:textId="77777777" w:rsidTr="00C23F51">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4538" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF6442B" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>Digitális intenzitás szintje</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="017C12EF" w14:textId="14B5380F" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00883DA7" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C23F51">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="de-DE"/>
+              </w:rPr>
+              <w:t>(nagyon alacsony/alacsony/magas/nagyon magas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FEF0589" w14:textId="273EA440" w:rsidR="00883DA7" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00883DA7">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1983225604"/>
+                <w:placeholder>
+                  <w:docPart w:val="11AEE4FF66D045DFBF05497A3703342D"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="hu-HU"/>
+                    </w:rPr>
+                    <w:alias w:val="Digitális intenzitás szintje "/>
+                    <w:tag w:val="Digitális intenzitás szintje "/>
+                    <w:id w:val="-1530409078"/>
+                    <w:placeholder>
+                      <w:docPart w:val="71D0D0281F6A4CD2B128A728106CFB72"/>
+                    </w:placeholder>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00883DA7" w:rsidRPr="00C23F51">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                        <w:lang w:val="hu-HU"/>
+                      </w:rPr>
+                      <w:t>…………</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2273" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="108" w:type="dxa"/>
+              <w:bottom w:w="0" w:type="dxa"/>
+              <w:right w:w="108" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04A295E6" w14:textId="77777777" w:rsidR="00883DA7" w:rsidRDefault="00883DA7" w:rsidP="00822119">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FB420C6" w14:textId="66E6BCA5" w:rsidR="005E5521" w:rsidRPr="00C23F51" w:rsidRDefault="00C3016B" w:rsidP="00822119">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1081609863"/>
+                <w:placeholder>
+                  <w:docPart w:val="C603E4C6243F4A8CB33A482BC2BE1309"/>
+                </w:placeholder>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                      <w:i/>
+                      <w:iCs/>
+                      <w:sz w:val="22"/>
+                      <w:szCs w:val="22"/>
+                      <w:lang w:val="hu-HU"/>
+                    </w:rPr>
+                    <w:alias w:val="Digitális intenzitás szintje "/>
+                    <w:tag w:val="Digitális intenzitás szintje "/>
+                    <w:id w:val="757790091"/>
+                    <w:placeholder>
+                      <w:docPart w:val="513A572E88E742E2B728A806E14AAB9B"/>
+                    </w:placeholder>
+                    <w:text/>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="001855E9" w:rsidRPr="00C23F51">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:sz w:val="22"/>
+                        <w:szCs w:val="22"/>
+                        <w:lang w:val="hu-HU"/>
+                      </w:rPr>
+                      <w:t>…………</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="50BE465E" w14:textId="104E5922" w:rsidR="002E4F71" w:rsidRDefault="002E4F71" w:rsidP="002E4F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AA13729" w14:textId="77777777" w:rsidR="005818BD" w:rsidRPr="00C23F51" w:rsidRDefault="005818BD" w:rsidP="002E4F71">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CC8FE27" w14:textId="72B705B0" w:rsidR="009D494C" w:rsidRPr="00C23F51" w:rsidRDefault="00B557A6" w:rsidP="00C23F51">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="714" w:hanging="357"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="142"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">, hogy </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a jelen Nyilatkozat benyújtását megelőző háromszor 365 napos időszak során </w:t>
       </w:r>
-      <w:r w:rsidR="009D494C" w:rsidRPr="00D06511">
+      <w:r w:rsidR="009D494C" w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 651/2014/EU bizottsági rendelet 28. cikke szerinti</w:t>
       </w:r>
-      <w:r w:rsidR="00D929D3" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00D929D3" w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> kkv-knak nyújtott innovációs támogatás</w:t>
       </w:r>
-      <w:r w:rsidR="009D494C" w:rsidRPr="00D06511">
+      <w:r w:rsidR="009D494C" w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ban</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B240F6A" w14:textId="1599A018" w:rsidR="00655669" w:rsidRPr="00D06511" w:rsidRDefault="00655669" w:rsidP="005709DB">
+    <w:p w14:paraId="1B240F6A" w14:textId="1599A018" w:rsidR="00655669" w:rsidRPr="00C23F51" w:rsidRDefault="00655669" w:rsidP="005709DB">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nem részesültem</w:t>
       </w:r>
-      <w:r w:rsidR="00977B74" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00977B74" w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00D06511">
+        </w:rPr>
+        <w:footnoteReference w:id="12"/>
+      </w:r>
+      <w:r w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:bCs/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-775562220"/>
           <w:placeholder>
             <w:docPart w:val="F64C645498944CECA19E9C5A4AD8939B"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="007027EC" w:rsidRPr="00D06511">
+          <w:r w:rsidR="007027EC" w:rsidRPr="00C23F51">
             <w:rPr>
               <w:rStyle w:val="Helyrzszveg"/>
             </w:rPr>
             <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="21B6A491" w14:textId="6F99A6D5" w:rsidR="00655669" w:rsidRPr="00D06511" w:rsidRDefault="009C4053" w:rsidP="005709DB">
+    <w:p w14:paraId="21B6A491" w14:textId="6F99A6D5" w:rsidR="00655669" w:rsidRPr="00C23F51" w:rsidRDefault="009C4053" w:rsidP="005709DB">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00655669" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00655669" w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>észesültem</w:t>
       </w:r>
-      <w:r w:rsidR="00977B74" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00977B74" w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00655669" w:rsidRPr="00D06511">
+        </w:rPr>
+        <w:footnoteReference w:id="13"/>
+      </w:r>
+      <w:r w:rsidR="00655669" w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:bCs/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="800957933"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="979969765"/>
               <w:placeholder>
                 <w:docPart w:val="E2D9A96A243B4B97905245AA9E0543CC"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="008249B1" w:rsidRPr="00D06511">
+              <w:r w:rsidR="008249B1" w:rsidRPr="00C23F51">
                 <w:rPr>
                   <w:rStyle w:val="Helyrzszveg"/>
                 </w:rPr>
                 <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
-          <w:r w:rsidR="008249B1" w:rsidRPr="00D06511" w:rsidDel="008249B1">
+          <w:r w:rsidR="008249B1" w:rsidRPr="00C23F51" w:rsidDel="008249B1">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3BA15C73" w14:textId="16E2829A" w:rsidR="00B02678" w:rsidRPr="00D06511" w:rsidRDefault="00B02678" w:rsidP="005709DB">
+    <w:p w14:paraId="3BA15C73" w14:textId="16E2829A" w:rsidR="00B02678" w:rsidRPr="00C23F51" w:rsidRDefault="00B02678" w:rsidP="005709DB">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="714"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>és</w:t>
       </w:r>
-      <w:r w:rsidR="00C02D85" w:rsidRPr="00D06511">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00C02D85" w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> utóbbi esetben</w:t>
       </w:r>
-      <w:r w:rsidR="00C02D85" w:rsidRPr="00D06511">
+      <w:r w:rsidR="00C02D85" w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteReference w:id="14"/>
+      </w:r>
+      <w:r w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38700846" w14:textId="43CD8147" w:rsidR="00B02678" w:rsidRPr="00D06511" w:rsidRDefault="00B02678" w:rsidP="00B02678">
+    <w:p w14:paraId="38700846" w14:textId="43CD8147" w:rsidR="00B02678" w:rsidRPr="00C23F51" w:rsidRDefault="00B02678" w:rsidP="00B02678">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Támogatás jogalapja:</w:t>
       </w:r>
-      <w:r w:rsidR="003D639D" w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="003D639D" w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="jogalap"/>
           <w:tag w:val="jogalap"/>
           <w:id w:val="1885132663"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0096394D" w:rsidRPr="00D06511">
+          <w:r w:rsidR="0096394D" w:rsidRPr="00C23F51">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>…………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="3CFA4809" w14:textId="13A7D2E6" w:rsidR="00B02678" w:rsidRPr="00D06511" w:rsidRDefault="00B02678" w:rsidP="00B02678">
+    <w:p w14:paraId="3CFA4809" w14:textId="13A7D2E6" w:rsidR="00B02678" w:rsidRPr="00C23F51" w:rsidRDefault="00B02678" w:rsidP="00B02678">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Támogatást nyújtó szervezet:</w:t>
       </w:r>
-      <w:r w:rsidR="003D639D" w:rsidRPr="00D06511">
+      <w:r w:rsidR="003D639D" w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="szervezet"/>
           <w:tag w:val="szervezet"/>
           <w:id w:val="353542617"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="0096394D" w:rsidRPr="00D06511">
+          <w:r w:rsidR="0096394D" w:rsidRPr="00C23F51">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>……………</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="68AA5C9B" w14:textId="364A2868" w:rsidR="00B02678" w:rsidRPr="00D06511" w:rsidRDefault="00B02678" w:rsidP="4FC419EE">
+    <w:p w14:paraId="68AA5C9B" w14:textId="364A2868" w:rsidR="00B02678" w:rsidRPr="00C23F51" w:rsidRDefault="00B02678" w:rsidP="5101CE64">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Odaítélés dátuma: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="dátum"/>
           <w:tag w:val="dátum"/>
           <w:id w:val="-1045367831"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A33E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="004A33E5" w:rsidRPr="00C23F51">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>………</w:t>
           </w:r>
           <w:proofErr w:type="gramStart"/>
-          <w:r w:rsidR="004A33E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="004A33E5" w:rsidRPr="00C23F51">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>…….</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
-          <w:r w:rsidR="004A33E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="004A33E5" w:rsidRPr="00C23F51">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6AAF9041" w14:textId="29558AEE" w:rsidR="00B02678" w:rsidRPr="00D06511" w:rsidRDefault="00B02678" w:rsidP="00B02678">
+    <w:p w14:paraId="6AAF9041" w14:textId="29558AEE" w:rsidR="00B02678" w:rsidRPr="00C23F51" w:rsidRDefault="00B02678" w:rsidP="00B02678">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Igénylés dátuma (elbírálás alatt lévő kérelemnél a kérelem benyújtásának dátuma):</w:t>
       </w:r>
-      <w:r w:rsidR="003D639D" w:rsidRPr="00D06511">
+      <w:r w:rsidR="003D639D" w:rsidRPr="00C23F51">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="igény dátum"/>
           <w:tag w:val="igény dátum"/>
           <w:id w:val="793647937"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="004A33E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="004A33E5" w:rsidRPr="00C23F51">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>……</w:t>
           </w:r>
           <w:proofErr w:type="gramStart"/>
-          <w:r w:rsidR="004A33E5" w:rsidRPr="00D06511">
+          <w:r w:rsidR="004A33E5" w:rsidRPr="00C23F51">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>…….</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="6C3E07AB" w14:textId="292F6738" w:rsidR="00B02678" w:rsidRPr="00D06511" w:rsidRDefault="00B02678" w:rsidP="4FC419EE">
+    <w:p w14:paraId="6C3E07AB" w14:textId="292F6738" w:rsidR="00B02678" w:rsidRPr="00C23F51" w:rsidRDefault="00B02678" w:rsidP="5101CE64">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Támogatás összege (HUF/EUR):</w:t>
       </w:r>
-      <w:r w:rsidR="003D639D" w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="003D639D" w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="összeg"/>
           <w:tag w:val="összeg"/>
           <w:id w:val="1908794355"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CC5FD0" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00CC5FD0" w:rsidRPr="00C23F51">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>……</w:t>
           </w:r>
           <w:proofErr w:type="gramStart"/>
-          <w:r w:rsidR="00CC5FD0" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00CC5FD0" w:rsidRPr="00C23F51">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>…….</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
-          <w:r w:rsidR="00CC5FD0" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00CC5FD0" w:rsidRPr="00C23F51">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="247BB225" w14:textId="61960790" w:rsidR="004144BC" w:rsidRPr="00AF7CA2" w:rsidRDefault="00B02678" w:rsidP="4FC419EE">
+    <w:p w14:paraId="247BB225" w14:textId="61960790" w:rsidR="004144BC" w:rsidRPr="00C23F51" w:rsidRDefault="00B02678" w:rsidP="5101CE64">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="1080" w:right="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Támogatás bruttó támogatástartalma (HUF/EUR):</w:t>
       </w:r>
-      <w:r w:rsidR="00B557A6" w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B557A6" w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="tám tartalom"/>
           <w:tag w:val="tám tartalom"/>
           <w:id w:val="-1472588219"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00CC5FD0" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00CC5FD0" w:rsidRPr="00C23F51">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>……</w:t>
           </w:r>
           <w:proofErr w:type="gramStart"/>
-          <w:r w:rsidR="00CC5FD0" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00CC5FD0" w:rsidRPr="00C23F51">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>…….</w:t>
           </w:r>
           <w:proofErr w:type="gramEnd"/>
-          <w:r w:rsidR="00CC5FD0" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00CC5FD0" w:rsidRPr="00C23F51">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="7D8E6D60" w14:textId="59A12E10" w:rsidR="00363026" w:rsidRPr="00AF7CA2" w:rsidRDefault="00776BC6" w:rsidP="00B02678">
+    <w:p w14:paraId="34845E6A" w14:textId="77777777" w:rsidR="00885422" w:rsidRDefault="00885422" w:rsidP="00885422">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DFAD2EC" w14:textId="77777777" w:rsidR="009827B6" w:rsidRPr="009E58A4" w:rsidRDefault="009827B6" w:rsidP="009827B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E58A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Támogatás jogalapja: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="hu-HU"/>
+          </w:rPr>
+          <w:alias w:val="jogalap"/>
+          <w:tag w:val="jogalap"/>
+          <w:id w:val="855394986"/>
+          <w:placeholder>
+            <w:docPart w:val="F913D84324F44340BB2CD5440C595825"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="009E58A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="hu-HU"/>
+            </w:rPr>
+            <w:t>…………</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4A7A9BA6" w14:textId="77777777" w:rsidR="009827B6" w:rsidRPr="009E58A4" w:rsidRDefault="009827B6" w:rsidP="009827B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E58A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Támogatást nyújtó szervezet:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E58A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="hu-HU"/>
+          </w:rPr>
+          <w:alias w:val="szervezet"/>
+          <w:tag w:val="szervezet"/>
+          <w:id w:val="-1153362088"/>
+          <w:placeholder>
+            <w:docPart w:val="F913D84324F44340BB2CD5440C595825"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="009E58A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="hu-HU"/>
+            </w:rPr>
+            <w:t>……………</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="5CB20924" w14:textId="77777777" w:rsidR="009827B6" w:rsidRPr="009E58A4" w:rsidRDefault="009827B6" w:rsidP="009827B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E58A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Odaítélés dátuma: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="hu-HU"/>
+          </w:rPr>
+          <w:alias w:val="dátum"/>
+          <w:tag w:val="dátum"/>
+          <w:id w:val="-421571796"/>
+          <w:placeholder>
+            <w:docPart w:val="F913D84324F44340BB2CD5440C595825"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="009E58A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="hu-HU"/>
+            </w:rPr>
+            <w:t>………</w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="009E58A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="hu-HU"/>
+            </w:rPr>
+            <w:t>…….</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="009E58A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="hu-HU"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="3515A21D" w14:textId="77777777" w:rsidR="009827B6" w:rsidRPr="009E58A4" w:rsidRDefault="009827B6" w:rsidP="009827B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E58A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Igénylés dátuma (elbírálás alatt lévő kérelemnél a kérelem benyújtásának dátuma):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E58A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="hu-HU"/>
+          </w:rPr>
+          <w:alias w:val="igény dátum"/>
+          <w:tag w:val="igény dátum"/>
+          <w:id w:val="554829230"/>
+          <w:placeholder>
+            <w:docPart w:val="F913D84324F44340BB2CD5440C595825"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="009E58A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="hu-HU"/>
+            </w:rPr>
+            <w:t>……</w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="009E58A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:bCs/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="hu-HU"/>
+            </w:rPr>
+            <w:t>…….</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="19F90BED" w14:textId="77777777" w:rsidR="009827B6" w:rsidRPr="009E58A4" w:rsidRDefault="009827B6" w:rsidP="009827B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E58A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Támogatás összege (HUF/EUR): </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="hu-HU"/>
+          </w:rPr>
+          <w:alias w:val="összeg"/>
+          <w:tag w:val="összeg"/>
+          <w:id w:val="490998727"/>
+          <w:placeholder>
+            <w:docPart w:val="F913D84324F44340BB2CD5440C595825"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="009E58A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="hu-HU"/>
+            </w:rPr>
+            <w:t>……</w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="009E58A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="hu-HU"/>
+            </w:rPr>
+            <w:t>…….</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="009E58A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="hu-HU"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="024B5154" w14:textId="77777777" w:rsidR="009827B6" w:rsidRPr="009E58A4" w:rsidRDefault="009827B6" w:rsidP="009827B6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E58A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>Támogatás bruttó támogatástartalma (HUF/EUR):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E58A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:lang w:val="hu-HU"/>
+          </w:rPr>
+          <w:alias w:val="tám tartalom"/>
+          <w:tag w:val="tám tartalom"/>
+          <w:id w:val="519740468"/>
+          <w:placeholder>
+            <w:docPart w:val="F913D84324F44340BB2CD5440C595825"/>
+          </w:placeholder>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="009E58A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:lang w:val="hu-HU"/>
+            </w:rPr>
+            <w:t>……</w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="009E58A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:lang w:val="hu-HU"/>
+            </w:rPr>
+            <w:t>…….</w:t>
+          </w:r>
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="009E58A4">
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:lang w:val="hu-HU"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="0615734E" w14:textId="77777777" w:rsidR="009827B6" w:rsidRPr="00AA47BF" w:rsidRDefault="009827B6" w:rsidP="00C23F51">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D8E6D60" w14:textId="1CE95970" w:rsidR="00363026" w:rsidRPr="005A68BD" w:rsidRDefault="00776BC6" w:rsidP="00C23F51">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
+        <w:ind w:left="284" w:hanging="142"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA47BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00823223" w:rsidRPr="00AA47BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4C37" w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>hogy az elektronikus (szkennelt) formában csatolt aláírási címpéldány, vagy ügyvéd által ellenjegyze</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF1E18" w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4C37" w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>t aláírásminta, vagy a nyilvántartó szerv</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71A97" w:rsidRPr="00C23F51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk230346619"/>
+      <w:r w:rsidR="007B7766" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(pl. az illetékes területi ügyvédi kamara) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="005D4C37" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>által kiállított</w:t>
+      </w:r>
+      <w:r w:rsidR="000F18C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00167C4D" w:rsidRPr="005A68BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094109F" w:rsidRPr="005A68BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a képviseleti jogosultságot igazoló </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4C37" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>igazolás,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6506" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vagy kamarai bejegyző határozat,</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4C37" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vagy létesítő okirat </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk230346645"/>
+      <w:r w:rsidR="00E71A97" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>(társasági szerződés /alapszabály /alapító okirat)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00CF1E18" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E71A97" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4C37" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>vagy a legfőbb szerv határozata</w:t>
+      </w:r>
+      <w:r w:rsidR="00460759" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00460759" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>(taggyűlés, közgyűlés</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6506" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alapító</w:t>
+      </w:r>
+      <w:r w:rsidR="00460759" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> határozata, ha abban a szervezet képviseletére jogosult személy megválasztásáról, kinevezéséről döntenek)</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4C37" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>, vagy hatósági bizonyítvány</w:t>
+      </w:r>
+      <w:r w:rsidR="00167C4D" w:rsidRPr="004C028D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00167C4D" w:rsidRPr="005A68BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>(pl. egyéni vállalkozók esetében a Nemzeti Adó- és Vámhivatal által kiállított hat</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5076D" w:rsidRPr="005A68BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>ósági</w:t>
+      </w:r>
+      <w:r w:rsidR="00167C4D" w:rsidRPr="005A68BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bizonyítvány)</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4C37" w:rsidRPr="005A68BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vagy személyazonosító okmány </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4C37" w:rsidRPr="005A68BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>(ez utóbbi kizárólag adószámmal rendelkező magánszemélyek esetében)</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4C37" w:rsidRPr="005A68BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4C37" w:rsidRPr="005A68BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...93 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>a fent nevezett szervezet cégszerű képviseletét igazolja</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA47BF" w:rsidRPr="005A68BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4C37" w:rsidRPr="005A68BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">így arra </w:t>
+      </w:r>
+      <w:r w:rsidR="0022679C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a vonatkozó </w:t>
+      </w:r>
+      <w:r w:rsidR="00044776">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">jogszabály szerint </w:t>
+      </w:r>
+      <w:r w:rsidR="005D4C37" w:rsidRPr="005A68BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00363026" w:rsidRPr="00AF7CA2">
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="nil"/>
+          <w:lang w:eastAsia="hu-HU"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4C37" w:rsidRPr="005A68BD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="004342B2" w:rsidRPr="00AF7CA2">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ogosult vagyok</w:t>
+      </w:r>
+      <w:r w:rsidR="004342B2" w:rsidRPr="005A68BD">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008650F1" w:rsidRPr="00AF7CA2">
+        </w:rPr>
+        <w:footnoteReference w:id="15"/>
+      </w:r>
+      <w:r w:rsidR="008650F1" w:rsidRPr="00AA47BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE4DE95" w14:textId="77777777" w:rsidR="00D20BC1" w:rsidRPr="00AF7CA2" w:rsidRDefault="00D20BC1">
+    <w:p w14:paraId="58A183C5" w14:textId="015F1DAA" w:rsidR="005818BD" w:rsidRPr="005A68BD" w:rsidRDefault="005818BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:spacing w:val="-1"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="005A68BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:spacing w:val="-1"/>
+          <w:bCs/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7776B016" w14:textId="53ACF94D" w:rsidR="001B5FDF" w:rsidRPr="00AF7CA2" w:rsidRDefault="00363026" w:rsidP="00B02678">
+    <w:p w14:paraId="2BB01146" w14:textId="1C937FB3" w:rsidR="008D29C5" w:rsidRPr="009B5407" w:rsidRDefault="00363026" w:rsidP="008D29C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3880"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="009B5407">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>KIJELENTEM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B1993B" w14:textId="77777777" w:rsidR="001B5FDF" w:rsidRPr="00AF7CA2" w:rsidRDefault="001B5FDF" w:rsidP="00D05F57">
+    <w:p w14:paraId="491E4B65" w14:textId="6196C4A0" w:rsidR="000163CA" w:rsidRDefault="00776BC6" w:rsidP="009B5407">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3880"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
-          <w:lang w:val="hu-HU"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>hog</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000624F6" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">az általam képviselt </w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>vállalkozás</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>esetébe</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3717" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>alább</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>kizár</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ó </w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>feltétele</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> egyik</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ál</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00363026" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fen</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3E89" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6C10" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E6C10" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>(nem vehet részt a Programban</w:t>
+      </w:r>
+      <w:r w:rsidR="003109F5" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>, továbbá nem vehet igénybe Támogatott Szolgáltatást és nem pénzügyi Támogatást</w:t>
+      </w:r>
+      <w:r w:rsidR="005A63BB" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> azon szervezet, amely</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6C10" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00293B6F" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7972ACC1" w14:textId="11CFF407" w:rsidR="00363026" w:rsidRPr="00AF7CA2" w:rsidRDefault="00776BC6" w:rsidP="0059244C">
+    <w:p w14:paraId="1C149C95" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRPr="008D29C5" w:rsidRDefault="008D29C5" w:rsidP="009B5407">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3880"/>
         </w:tabs>
-        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...258 lines deleted...]
-      <w:r w:rsidR="009E6C10" w:rsidRPr="00AF7CA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
-          <w:lang w:val="hu-HU"/>
-[...46 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7886E761" w14:textId="6C512205" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
+    <w:p w14:paraId="7886E761" w14:textId="6C512205" w:rsidR="009E6C10" w:rsidRPr="009B5407" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">a 2004. évi XXXIV. törvény értelmező rendelkezései, valamint a KSH </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="009B5407">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>„Gazdasági szervezetek gazdálkodási forma szerinti osztályozása”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> értelmében nem minősül KKV-nak </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="009B5407">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(GFO 1-2)</w:t>
       </w:r>
-      <w:r w:rsidR="00B9716E" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00B9716E" w:rsidRPr="009B5407">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499380FA" w14:textId="3FF48D59" w:rsidR="00225A10" w:rsidRPr="00AF7CA2" w:rsidRDefault="00225A10" w:rsidP="0059244C">
+    <w:p w14:paraId="499380FA" w14:textId="3FF48D59" w:rsidR="00225A10" w:rsidRPr="009B5407" w:rsidRDefault="00225A10" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>működését nem Magyarországon folytatja;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5B4F99" w14:textId="0508F177" w:rsidR="007B491D" w:rsidRPr="00AF7CA2" w:rsidRDefault="007B491D" w:rsidP="004D4FEF">
+    <w:p w14:paraId="4A5B4F99" w14:textId="0508F177" w:rsidR="007B491D" w:rsidRPr="009B5407" w:rsidRDefault="007B491D" w:rsidP="004D4FEF">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>nem rendelkezik a Támogatott Szolgáltatás igénybevételét megelőzően legalább 1 (egy) lezárt üzleti évvel;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252521DB" w14:textId="1857A530" w:rsidR="00E96376" w:rsidRPr="00AF7CA2" w:rsidRDefault="009C4A38" w:rsidP="009C4A38">
+    <w:p w14:paraId="252521DB" w14:textId="1857A530" w:rsidR="00E96376" w:rsidRPr="009B5407" w:rsidRDefault="009C4A38" w:rsidP="009C4A38">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>eléri legalább az alacsony (alapszintű) digitális intenzitást (DESI 2022,</w:t>
       </w:r>
-      <w:r w:rsidR="009A2369" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="009A2369" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>3a1 mutató) és rendelkezik elektronikus információ cserére alkalmas szoftverrel (DESI 2022, 3b1 mutató) és alkalmaz közösségi média alkalmazásokat (DESI 2022, 3b2 mutató) és e-számlázásra alkalmas szoftvert (DESI 2022, 3b7 mutató) használ</w:t>
       </w:r>
-      <w:r w:rsidR="007B659F" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="007B659F" w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02534D27" w14:textId="15D67715" w:rsidR="00B9716E" w:rsidRPr="00AF7CA2" w:rsidRDefault="00B9716E" w:rsidP="0059244C">
+    <w:p w14:paraId="02534D27" w14:textId="4FB5B81B" w:rsidR="00B9716E" w:rsidRPr="00DD22A4" w:rsidRDefault="00B9716E" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...25 lines deleted...]
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="009B5407">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>működése szerint (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD22A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">főtevékenység, vagy árbevétel szerint) a halászati és akvakultúra ágazathoz tartozik, továbbá mezőgazdasági termékek elsődleges előállítója (termelő), feldolgozója vagy forgalmazója </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD22A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00AF7CA2">
+        </w:rPr>
+        <w:t>((az Európai Unió működéséről szóló Szerződés (EUMSZ) 1. számú mellékletében (Annex I.) szereplő mezőgazdasági termékek elsődleges előállítója))</w:t>
+      </w:r>
+      <w:r w:rsidR="0043284B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> I.) szereplő mezőgazdasági termékek elsődleges előállítója))</w:t>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3A9AD9" w14:textId="579A2F78" w:rsidR="00B9716E" w:rsidRPr="00AF7CA2" w:rsidRDefault="00B9716E" w:rsidP="0059244C">
+    <w:p w14:paraId="2B3A9AD9" w14:textId="579A2F78" w:rsidR="00B9716E" w:rsidRPr="00F9035D" w:rsidRDefault="00B9716E" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="160"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a Programokban történő aktív részvételét megelőző jóváhagyott, legutolsó lezárt, teljes üzleti év éves beszámoló szerinti árbevételének, vagy egyéni vállalkozók esetében az adóalapba beszámított bevételének több, mint 50%-a mezőgazdasági tevékenységből származik;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B8ED43" w14:textId="73E1782F" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
+    <w:p w14:paraId="31B8ED43" w14:textId="73E1782F" w:rsidR="009E6C10" w:rsidRPr="00F9035D" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>az államháztartásról szóló 2011. évi CXCV. törvényben (a továbbiakban: Áht.) foglaltak szerint nem felel meg a rendezett munkaügyi kapcsolatok követelményének;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C6D5F20" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
+    <w:p w14:paraId="3C6D5F20" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00F9035D" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ha olyan jogi személy vagy jogi személyiséggel nem rendelkező más szervezet, amely az Áht.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE71FC6" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="004D4FEF">
+    <w:p w14:paraId="4AE71FC6" w14:textId="1D99C929" w:rsidR="009E6C10" w:rsidRPr="00F9035D" w:rsidRDefault="009E6C10" w:rsidP="004D4FEF">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...5 lines deleted...]
-        <w:t>1. § 4.) pontja szerint nem átlátható szervezet,</w:t>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1. § 4.) pontja szerint nem átlátható szervezet</w:t>
+      </w:r>
+      <w:r w:rsidR="0043284B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C36A4C3" w14:textId="47584334" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="0059244C">
+    <w:p w14:paraId="6C36A4C3" w14:textId="47584334" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ha az Áht. 50. § (1) bekezdés alapján nem részesíthető költségvetési támogatásban;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6761AEB7" w14:textId="53739F21" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="0059244C">
+    <w:p w14:paraId="6761AEB7" w14:textId="53739F21" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ha az Áht. 48/B. § (1) bekezdés vagy más jogszabály értelmében nem részesülhet támogatásban, vagy továbbadott támogatásban;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8BDA72" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="004D4FEF">
+    <w:p w14:paraId="1C8BDA72" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="004D4FEF">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ha harmadik személy irányában olyan kötelezettsége áll fenn, amely a részére továbbadott támogatással nyújtott szolgáltatások, vagy a támogatás céljának megvalósulását meghiúsíthatja;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3452C4E5" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="00701AA8">
+    <w:p w14:paraId="3452C4E5" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="00701AA8">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ha a továbbadott támogatás igénybevételére vonatkozó jogosultság megállapításakor, vagy az igénybevételt követő három évig terjedő időszak alatt, a továbbadott támogatás megítélését, vagy annak felhasználását befolyásoló valótlan, hamis vagy megtévesztő adatot szolgáltatott vagy ilyen nyilatkozatot tett;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609F7E06" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
+    <w:p w14:paraId="609F7E06" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00F9035D" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ha jogerős végzéssel elrendelt felszámolási, csőd-, végelszámolási vagy egyéb – a megszüntetésére irányuló, jogszabályban meghatározott - eljárás alatt áll;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B299F3" w14:textId="2808A535" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
+    <w:p w14:paraId="61B299F3" w14:textId="2808A535" w:rsidR="009E6C10" w:rsidRPr="00F9035D" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">amellyel szemben a Nemzeti Adó- és Vámhivatal (NAV), illetve az elődszervezete az APEH által indított végrehajtási eljárás van folyamatban </w:t>
       </w:r>
-      <w:r w:rsidR="00CB2002" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00CB2002" w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00F50505" w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidR="00F50505" w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Programokba történő részvétel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> időpontjában;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC8DD17" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
+    <w:p w14:paraId="1BC8DD17" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00F9035D" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>amely vagy amely kapcsolt vállalkozása szerepel a 100 millió Ft feletti adótartozással rendelkezők adatbázisában;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D67EB8" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
+    <w:p w14:paraId="03D67EB8" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>amely vagy amely kapcsolt vállalkozása szerepel a 100 millió Ft feletti adóhiánnyal rendelkezők adatbázisában;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C817A2" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
+    <w:p w14:paraId="529B0376" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRDefault="008D29C5" w:rsidP="008D29C5">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07EB6DF7" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRDefault="008D29C5" w:rsidP="008D29C5">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="356C6C46" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRPr="00F9035D" w:rsidRDefault="008D29C5" w:rsidP="008D29C5">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C2E8A02" w14:textId="65C65150" w:rsidR="008D29C5" w:rsidRPr="008D29C5" w:rsidRDefault="009E6C10" w:rsidP="008D29C5">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>amely adószáma felfüggesztésre került vagy szankciós jelleggel törölve lett;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553F83EF" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
+    <w:p w14:paraId="553F83EF" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00F9035D" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>amellyel szemben a bíróság jogerősen büntetőjogi intézkedésként tevékenysége korlátozását rendelte el;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B538C0" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
+    <w:p w14:paraId="00B538C0" w14:textId="3EC8FE59" w:rsidR="009E6C10" w:rsidRPr="00F9035D" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>amely tulajdonosával, tagjával, illetve részvényesével vagy amely vállalkozás általános vezetését ellátó szerv tagjával vagy egyszemélyi vezetőjével vagy a gazdasági társaság felügyelőbizottságának tagjával szemben a Büntető Törvénykönyvről szóló 2012. évi C. törvény 52-54. § szerinti foglakozástól eltiltás büntetést rendelt el a bíróság jogerős ítéletével;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="434ED7D2" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
+    <w:p w14:paraId="434ED7D2" w14:textId="3DE1FD50" w:rsidR="009E6C10" w:rsidRPr="00F9035D" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>amely, illetve annak bármely tulajdonosa vagy vezető tisztségviselője szankciós listán szerepel;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BA645D" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
+    <w:p w14:paraId="42BA645D" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00F9035D" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ha a támogatási rendszerből való kizárás hatálya alatt áll;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACD0836" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="0016124B">
+    <w:p w14:paraId="2ACD0836" w14:textId="5A5C7270" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="0016124B">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...6 lines deleted...]
-        <w:t>amely vállalkozás esetében három év alatt, a Szerződés 107. és 108. cikke alkalmazásában bizonyos támogatási kategóriáknak a belső piaccal összeegyeztethetővé nyilvánításáról szóló 651/2014/EU bizottsági rendelet (a továbbiakban: 651/2014/EU bizottsági rendelet) 28. cikke (2) bekezdésének c) pontja, illetve (4) bekezdése értelmében „innovációs tanácsadás és támogató szolgáltatások költségei” jogcímén nyújtott támogatás meghaladja a 220.000 eurót;</w:t>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>amely vállalkozás esetében három év alatt, a Szerződés 107. és 108. cikke alkalmazásában bizonyos támogatási kategóriáknak a belső piaccal összeegyeztethetővé nyilvánításáról szóló 651/2014/EU bizottsági rendelet (a továbbiakban: 651/2014/EU bizottsági rendelet) 28. cikke (2) bekezdésének c) pontja, illetve (4) bekezdése értelmében „innovációs tanácsadás és támogató szolgáltatások költségei” jogcímén nyújtott támogatás</w:t>
+      </w:r>
+      <w:r w:rsidR="00374563">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vállalkozásonként</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> meghaladja a 220.000 eurót;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A292E7D" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
+    <w:p w14:paraId="5A292E7D" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00F9035D" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>amely az Európai Bizottság európai uniós versenyjogi értelemben vett állami támogatás visszafizetésére kötelező határozatának nem tett eleget;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E95BF4" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
+    <w:p w14:paraId="78E95BF4" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="00F9035D" w:rsidRDefault="009E6C10" w:rsidP="0059244C">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> tett eleget;</w:t>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>amely a 2014-2020, vagy a 2021-2027 közötti programozási időszakokban jogosulatlan forrásfelhasználásnak minősített szabálytalan forrásfelhasználás(oka)t valósított meg és az abból (azokból) eredő visszafizetési kötelezettségének nem, vagy nem teljeskörűen tett eleget;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5141B461" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="003C6F3A">
+    <w:p w14:paraId="5141B461" w14:textId="2EB79097" w:rsidR="00C218E0" w:rsidRPr="009D4199" w:rsidRDefault="00C218E0" w:rsidP="003C6F3A">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> vagy a továbbadott támogatási megszerzésével összefüggésben az európai uniós jog megsértését idézi elő;</w:t>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amely működésével, vagy a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D4199">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>továbbadott támogatás megszerzésével összefüggésben az európai uniós jog megsértését idézi elő;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAC9E6C" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="003C6F3A">
+    <w:p w14:paraId="6FAC9E6C" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="009D4199" w:rsidRDefault="00C218E0" w:rsidP="003C6F3A">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="009D4199">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">amelyben Támogató - irányító vagy felügyeleti szerve -, annak tagja, és/vagy Támogató nevében nyilatkozattételre, képviseletre jogosult személy, továbbá ezen személy hozzátartozója az alábbi jogok valamelyikét gyakorolja: tulajdonosi, fenntartói, vagyonkezelői, irányítási, képviseleti, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="009D4199">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>munkáltatói,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="009D4199">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vagy kinevezési; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C468E8B" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="003C6F3A">
+    <w:p w14:paraId="4C468E8B" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="009D4199" w:rsidRDefault="00C218E0" w:rsidP="003C6F3A">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="009D4199">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>amelynek - irányító vagy felügyeleti szerve -, annak tagja, és/vagy a szervezet nevében nyilatkozattételre, képviseletre jogosult személy, Támogató szervezetében az alábbi jogok valamelyikét gyakorolja: tulajdonosi, fenntartói, vagyonkezelői, irányítási, képviseleti, munkáltatói vagy kinevezési; vagy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D74755" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="003C6F3A">
+    <w:p w14:paraId="49D74755" w14:textId="7E897B3A" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="003C6F3A">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...5 lines deleted...]
-        <w:t>ha Támogató vonatkozásában partner vagy kapcsolt vállalkozásnak minősül, vagy</w:t>
+      <w:r w:rsidRPr="009D4199">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ha Támogató vonatkozásában partner vagy kapcsolt vállalkozásnak minősül</w:t>
+      </w:r>
+      <w:r w:rsidR="00E937F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vagy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D863BD" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="003C6F3A">
+    <w:p w14:paraId="62D863BD" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="003C6F3A">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ha Támogató, ill. a támogatás bármely más egyéb okból kifolyólag a verseny tisztaságának sérelmét eredményezheti, azaz funkcióinak pártatlan és tárgyilagos gyakorlására bármely okból, így különösen gazdasági vagy más érdek vagy a jelen beszerzésben részt vevő más gazdasági szereplővel fennálló más közös érdek miatt nem képes;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22773E07" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="003C6F3A">
+    <w:p w14:paraId="22773E07" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="003C6F3A">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>esetében az előbbiekben foglalt, vagy bármely egyéb, a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53934964" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="00C41259">
+    <w:p w14:paraId="53934964" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="00F9035D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a 2014-2020 programozási időszakban az egyes európai uniós alapokból származó támogatások felhasználásának rendjéről szóló 272/2014. (XI. 5.) Korm. rendelet VI. fejezetében,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547359AB" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="00C41259">
+    <w:p w14:paraId="547359AB" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="00F9035D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a 2021-2027 programozási időszakban az egyes európai uniós alapokból származó támogatások felhasználásának rendjéről szóló 256/2021. (V. 18) Korm. rendelet 20. alcímében, vagy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6843D4E1" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="00C41259">
+    <w:p w14:paraId="6843D4E1" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="00F9035D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a Magyarország Helyreállítási és Ellenállóképességi Terve végrehajtásának alapvető szabályairól és felelős intézményeiről szóló 373/2022. (IX. 30.) Korm. rendelet 15. alcímében,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4A9AD3" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="00C41259">
+    <w:p w14:paraId="0D4A9AD3" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="00F9035D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...5 lines deleted...]
-        <w:t>az Unió általános költségvetésére alkalmazandó pénzügyi szabályokról, az 1296/2013/EU, az 1301/2013/EU, az 1303/2013/EU, az 1304/2013/EU, az 1309/2013/EU, az 1316/2013/EU, a 223/2014/EU és a 283/2014/EU rendelet és az 541/2014/EU határozat módosításáról, valamint a 966/2012/EU, Euratom rendelet hatályon kívül helyezéséről szóló, 2018. július 18-i (EU, Euratom) 2018/1046 európai parlamenti és tanácsi rendelet 61. cikkében,</w:t>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">az Unió általános költségvetésére alkalmazandó pénzügyi szabályokról, az 1296/2013/EU, az 1301/2013/EU, az 1303/2013/EU, az 1304/2013/EU, az 1309/2013/EU, az </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1316/2013/EU, a 223/2014/EU és a 283/2014/EU rendelet és az 541/2014/EU határozat módosításáról, valamint a 966/2012/EU, Euratom rendelet hatályon kívül helyezéséről szóló, 2018. július 18-i (EU, Euratom) 2018/1046 európai parlamenti és tanácsi rendelet 61. cikkében,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02225764" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="00C41259">
+    <w:p w14:paraId="02225764" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="00F9035D">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:ind w:left="1134"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>az Iránymutatás az összeférhetetlenségek költségvetési rendelet szerinti elkerüléséről és kezeléséről szóló bizottsági közleményben (2021/C 121/01)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7F366C" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="00C41259">
+    <w:p w14:paraId="7A7F366C" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="00C41259">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>foglalt összeférhetetlenség áll fenn;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E3E40B" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="00C41259">
+    <w:p w14:paraId="68E3E40B" w14:textId="77777777" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="00C41259">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vállalkozás esetében a támogatás exporttal kapcsolatos tevékenységhez, ha a támogatás az exportált mennyiségekhez, értékesítési hálózat kialakításához és működtetéséhez vagy az exporttevékenységgel összefüggésben felmerülő egyéb folyó kiadásokhoz közvetlenül kapcsolódik;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616A6CF8" w14:textId="31291811" w:rsidR="00C218E0" w:rsidRPr="00AF7CA2" w:rsidRDefault="00C218E0" w:rsidP="00C41259">
+    <w:p w14:paraId="616A6CF8" w14:textId="31291811" w:rsidR="00C218E0" w:rsidRPr="00F9035D" w:rsidRDefault="00C218E0" w:rsidP="00C41259">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>vállalkozás esetében a támogatás import áruk helyett hazai áru használatához kapcsolódik;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FC9FB7" w14:textId="1ABB7689" w:rsidR="009E6C10" w:rsidRPr="00AF7CA2" w:rsidRDefault="009E6C10" w:rsidP="00C41259">
+    <w:p w14:paraId="57FC9FB7" w14:textId="1ABB7689" w:rsidR="009E6C10" w:rsidRPr="00AA47BF" w:rsidRDefault="009E6C10" w:rsidP="00C41259">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00F9035D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>nehéz helyzetben lévő vállalkozás</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="00221397">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00B91C25" w:rsidRPr="00AF7CA2">
+        </w:rPr>
+        <w:footnoteReference w:id="16"/>
+      </w:r>
+      <w:r w:rsidR="00B91C25" w:rsidRPr="00AA47BF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56C6894C" w14:textId="77777777" w:rsidR="001B381D" w:rsidRPr="00AF7CA2" w:rsidRDefault="001B381D" w:rsidP="00B02678">
+    <w:p w14:paraId="356BD26E" w14:textId="77777777" w:rsidR="000163CA" w:rsidRDefault="000163CA" w:rsidP="008D29C5">
       <w:pPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BB27CE6" w14:textId="60A630FA" w:rsidR="001B381D" w:rsidRPr="00AF7CA2" w:rsidRDefault="001B381D" w:rsidP="00B02678">
+    <w:p w14:paraId="79484F7E" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRDefault="008D29C5" w:rsidP="008D29C5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C1750B9" w14:textId="2EFCC84A" w:rsidR="00705E54" w:rsidRDefault="001B381D" w:rsidP="008D29C5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
-      <w:r w:rsidR="003109F5" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="003109F5" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>ÉRELMEZEM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1750B9" w14:textId="77777777" w:rsidR="00705E54" w:rsidRPr="00AF7CA2" w:rsidRDefault="00705E54" w:rsidP="00B02678">
+    <w:p w14:paraId="0871152B" w14:textId="77777777" w:rsidR="000163CA" w:rsidRDefault="000163CA" w:rsidP="00B02678">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35D9D488" w14:textId="1EF4DB04" w:rsidR="00705E54" w:rsidRPr="00AF7CA2" w:rsidRDefault="00705E54" w:rsidP="00B02678">
+    <w:p w14:paraId="3F150342" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRPr="002C659D" w:rsidRDefault="008D29C5" w:rsidP="00B02678">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...855 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2A3F8804" w14:textId="77777777" w:rsidR="00705E54" w:rsidRPr="00AF7CA2" w:rsidRDefault="00705E54" w:rsidP="000006A2">
+    <w:p w14:paraId="4E3F69EB" w14:textId="329C78E1" w:rsidR="00CB387D" w:rsidRPr="008D29C5" w:rsidRDefault="00705E54" w:rsidP="000006A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Modern Vállalkozások Program 2.0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> projekt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(a.sz.: DIMOP_Plusz-1.2.7-23-2023-00001)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>keretében</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, annak hatályos Címzetti Felhívása és Támogatási Útmutatója szerinti </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5EA5" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ámogatott </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC5EA5" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>zolgáltatást</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(a szervezet digitális státuszát vizsgáló kérdőív kitöltését követő, testreszabott Digitális Fejlesztési Koncepció</w:t>
+      </w:r>
+      <w:r w:rsidR="00270F64" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> elkészítése</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ezzel együtt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a nem pénzügyi </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC043E" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ámogatást</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA324E" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, egyúttal</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA324E" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00815249" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>megértettem</w:t>
+      </w:r>
+      <w:r w:rsidR="00C03CB7" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, elfogadom</w:t>
+      </w:r>
+      <w:r w:rsidR="00815249" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> és </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA324E" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vállalom</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA324E" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a https://vallalkozzdigitalisan.mkik.hu/ oldalon közzétett </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0617" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Címzetti</w:t>
+      </w:r>
+      <w:r w:rsidR="002E0617" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA324E" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Felhívás és </w:t>
+      </w:r>
+      <w:r w:rsidR="002E0617" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Támogatási </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA324E" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Útmutatóban,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA324E" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> illetve</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA324E" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Támogatási Okiratban foglalt </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB0AE0" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">előírásokat, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA324E" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kötelezettségeket.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="78C83E47" w14:textId="77777777" w:rsidR="003109F5" w:rsidRPr="00AF7CA2" w:rsidRDefault="003109F5" w:rsidP="000006A2">
+    <w:p w14:paraId="0EC81609" w14:textId="77777777" w:rsidR="000163CA" w:rsidRDefault="000163CA" w:rsidP="000006A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D8EF1D5" w14:textId="77777777" w:rsidR="00381AE9" w:rsidRPr="00AF7CA2" w:rsidRDefault="00381AE9" w:rsidP="000006A2">
+    <w:p w14:paraId="16F46CFA" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRDefault="008D29C5" w:rsidP="000006A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F71E830" w14:textId="47A4FC9D" w:rsidR="003109F5" w:rsidRPr="00AF7CA2" w:rsidRDefault="003109F5" w:rsidP="00B02678">
+    <w:p w14:paraId="7C632114" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRPr="002C659D" w:rsidRDefault="008D29C5" w:rsidP="000006A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48E8EEAE" w14:textId="5951CDA0" w:rsidR="008D29C5" w:rsidRDefault="003109F5" w:rsidP="008D29C5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>HOZZÁJÁRULOK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A770D67" w14:textId="77777777" w:rsidR="003109F5" w:rsidRPr="00AF7CA2" w:rsidRDefault="003109F5" w:rsidP="00B02678">
+    <w:p w14:paraId="0A7AD590" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRPr="008D29C5" w:rsidRDefault="008D29C5" w:rsidP="008D29C5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45FC594B" w14:textId="7E467D8B" w:rsidR="00994CEF" w:rsidRPr="00AF7CA2" w:rsidRDefault="00994CEF" w:rsidP="006C639F">
+    <w:p w14:paraId="45FC594B" w14:textId="7E467D8B" w:rsidR="00994CEF" w:rsidRPr="002C659D" w:rsidRDefault="00994CEF" w:rsidP="006C639F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3880"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">hogy a https://kkvdigital.dkf.hu/ oldalon a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>regisztráció</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">, valamint a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Digitális Intenzitási szintfelmérés során </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">megadatott </w:t>
       </w:r>
-      <w:r w:rsidR="00F820CB" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00F820CB" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">személyes és egyéb </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">adataimat, illetve a </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Támogatott Szolgáltatásra irányuló jogviszony létesítése, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>illetve a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> Támogatott Szolgáltatás megvalósítás során keletkező </w:t>
       </w:r>
-      <w:r w:rsidR="00F820CB" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00F820CB" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">személyes és egyéb </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>adataimat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> a Támogató (Magyar Kereskedelmi és Iparkamara), a Támogatott Szolgáltatást közbeszerzés keretében kiválasztott, közvetített szolgáltatásként megvalósító, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>szerződött (külső) szállító és</w:t>
       </w:r>
-      <w:r w:rsidR="00572F38" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00572F38" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> bejelentett</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> teljesítési segédei részére, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">mint </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>harmadik személyek részére átadja</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">, valamint </w:t>
       </w:r>
-      <w:r w:rsidR="00257B18" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00257B18" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">nevezett </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>harmadik személyek azokat</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> kizárólagosan a Támogatott Szolgáltatás megvalósításával összefüggésben </w:t>
       </w:r>
-      <w:r w:rsidR="00844CF9" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00844CF9" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">– megbízásuk azonosítása </w:t>
       </w:r>
-      <w:r w:rsidR="006266AC" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="006266AC" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>és a Felhívás és Útmutatóban részletezett adatkezelési normatívák megtartása mellett</w:t>
       </w:r>
-      <w:r w:rsidR="00844CF9" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00844CF9" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F820CB" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00F820CB" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00844CF9" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00844CF9" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00844CF9" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00844CF9" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>megismerjék</w:t>
       </w:r>
-      <w:r w:rsidR="00F820CB" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00F820CB" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> és kezeljék</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C09A08" w14:textId="77777777" w:rsidR="00381AE9" w:rsidRPr="00AF7CA2" w:rsidRDefault="00381AE9" w:rsidP="000006A2">
-[...14 lines deleted...]
-    <w:p w14:paraId="03DED337" w14:textId="36DD272B" w:rsidR="0031372D" w:rsidRPr="00D06511" w:rsidRDefault="000F5F5A" w:rsidP="00647316">
+    <w:p w14:paraId="23B98DA1" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRDefault="008D29C5" w:rsidP="008D29C5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3880"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
-          <w:lang w:val="hu-HU"/>
-        </w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FFA99E" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRDefault="008D29C5" w:rsidP="008D29C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3880"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E383489" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRDefault="008D29C5" w:rsidP="008D29C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3880"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08554075" w14:textId="791B0FC0" w:rsidR="00CB387D" w:rsidRDefault="000F5F5A" w:rsidP="008D29C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3880"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Támogatott Szolgáltatás megvalósításával összefüggésben</w:t>
       </w:r>
-      <w:r w:rsidR="00711305" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00711305" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00711305" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="00711305" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">kizárólagosan a </w:t>
       </w:r>
-      <w:r w:rsidR="0031372D" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="0031372D" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">Támogatott Szolgáltatás </w:t>
       </w:r>
-      <w:r w:rsidR="0031372D" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="0031372D" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:lang w:val="hu-HU"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00711305" w:rsidRPr="00AF7CA2">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t>szempontjából releváns üzemi/üzleti működés dokumentálására, mint célra irányultan</w:t>
+      </w:r>
+      <w:r w:rsidR="00711305" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="0031372D" w:rsidRPr="00AF7CA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0031372D" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="0031372D" w:rsidRPr="00AF7CA2">
+      <w:r w:rsidR="0031372D" w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="hu-HU"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fotódokumentáció készítéséhez </w:t>
+      </w:r>
+      <w:r w:rsidR="009C4053" w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="hu-HU"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="17"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69D700E7" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRPr="008D29C5" w:rsidRDefault="008D29C5" w:rsidP="008D29C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3880"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="hu-HU"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="748FC723" w14:textId="1CDD8364" w:rsidR="009C4053" w:rsidRPr="00D06511" w:rsidRDefault="009C4053" w:rsidP="009C4053">
+    <w:p w14:paraId="748FC723" w14:textId="4B25E87F" w:rsidR="009C4053" w:rsidRPr="002C659D" w:rsidRDefault="009C4053" w:rsidP="0097676E">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="714"/>
+        <w:ind w:left="714" w:firstLine="704"/>
         <w:contextualSpacing w:val="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Hozzájárulok</w:t>
       </w:r>
-      <w:r w:rsidR="009D4934" w:rsidRPr="00D06511">
+      <w:r w:rsidR="009D4934" w:rsidRPr="00AA47BF">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:footnoteReference w:id="12"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D06511">
+        <w:footnoteReference w:id="18"/>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:bCs/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="740910193"/>
           <w:placeholder>
             <w:docPart w:val="984AF127E9134ECA9E98F71964699BDB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00A76418" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00A76418" w:rsidRPr="002C659D">
             <w:rPr>
               <w:rStyle w:val="Helyrzszveg"/>
             </w:rPr>
             <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4AD78618" w14:textId="55914548" w:rsidR="009C4053" w:rsidRPr="00D06511" w:rsidRDefault="009C4053" w:rsidP="009C4053">
+    <w:p w14:paraId="69FF9AC2" w14:textId="45EDDEB9" w:rsidR="007C04E4" w:rsidRDefault="009C4053" w:rsidP="008D29C5">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="714"/>
+        <w:ind w:left="714" w:firstLine="704"/>
         <w:contextualSpacing w:val="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Nem járulok hozzá</w:t>
       </w:r>
-      <w:r w:rsidR="009D4934" w:rsidRPr="00D06511">
+      <w:r w:rsidR="009D4934" w:rsidRPr="00AA47BF">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
-        <w:footnoteReference w:id="13"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D06511">
+        <w:footnoteReference w:id="19"/>
+      </w:r>
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:b/>
             <w:bCs/>
-            <w:sz w:val="20"/>
-            <w:szCs w:val="20"/>
           </w:rPr>
           <w:id w:val="-1625530197"/>
           <w:placeholder>
             <w:docPart w:val="E60DBB3D9F6F47D9AF2D560AE80BA844"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:id w:val="-220213827"/>
               <w:placeholder>
                 <w:docPart w:val="6EBF8064923B485D9A99D782A4292DAD"/>
               </w:placeholder>
               <w:showingPlcHdr/>
             </w:sdtPr>
+            <w:sdtEndPr/>
             <w:sdtContent>
-              <w:r w:rsidR="00572F38" w:rsidRPr="00D06511">
+              <w:r w:rsidR="00572F38" w:rsidRPr="002C659D">
                 <w:rPr>
                   <w:rStyle w:val="Helyrzszveg"/>
                 </w:rPr>
                 <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
-          <w:r w:rsidR="00572F38" w:rsidRPr="00D06511" w:rsidDel="00572F38">
+          <w:r w:rsidR="00572F38" w:rsidRPr="002C659D" w:rsidDel="00572F38">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:b/>
               <w:bCs/>
-              <w:sz w:val="20"/>
-              <w:szCs w:val="20"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5CB7E68E" w14:textId="77777777" w:rsidR="009C4053" w:rsidRPr="00D06511" w:rsidRDefault="009C4053" w:rsidP="0031372D">
+    <w:p w14:paraId="257830D6" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRDefault="008D29C5" w:rsidP="008D29C5">
       <w:pPr>
         <w:pStyle w:val="Listaszerbekezds"/>
         <w:spacing w:after="0"/>
-        <w:ind w:left="714"/>
+        <w:ind w:left="714" w:firstLine="704"/>
         <w:contextualSpacing w:val="0"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DE55902" w14:textId="77777777" w:rsidR="000006A2" w:rsidRPr="00D06511" w:rsidRDefault="000006A2" w:rsidP="00A61C52">
+    <w:p w14:paraId="6B31C677" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRDefault="008D29C5" w:rsidP="008D29C5">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="714" w:firstLine="704"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C9916DF" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRPr="008D29C5" w:rsidRDefault="008D29C5" w:rsidP="008D29C5">
+      <w:pPr>
+        <w:pStyle w:val="Listaszerbekezds"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="714" w:firstLine="704"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5637D494" w14:textId="7A56AB89" w:rsidR="00FC719A" w:rsidRDefault="00FC719A" w:rsidP="002C659D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3156"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00D06511">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>Kelt.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D06511">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="hu-HU"/>
           </w:rPr>
           <w:alias w:val="településnév, év, hónap, nap"/>
           <w:tag w:val="településnév, év, hónap, nap"/>
           <w:id w:val="-1835909480"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:text/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00BD667A" w:rsidRPr="00D06511">
+          <w:r w:rsidR="00BD667A" w:rsidRPr="002C659D">
             <w:rPr>
               <w:rStyle w:val="Helyrzszveg"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
               <w:lang w:val="hu-HU"/>
             </w:rPr>
             <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="36060F8D" w14:textId="77777777" w:rsidR="002237C5" w:rsidRPr="00AF7CA2" w:rsidRDefault="002237C5" w:rsidP="00B02678">
+    <w:p w14:paraId="7D30EF1B" w14:textId="77777777" w:rsidR="008D29C5" w:rsidRDefault="008D29C5" w:rsidP="002C659D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3156"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3170CE" w14:textId="77777777" w:rsidR="00A05742" w:rsidRPr="002C659D" w:rsidRDefault="00A05742" w:rsidP="00D04BCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62E76311" w14:textId="3353EF0A" w:rsidR="00FC719A" w:rsidRPr="00AF7CA2" w:rsidRDefault="00FC719A" w:rsidP="00B02678">
+    <w:p w14:paraId="62E76311" w14:textId="488B9720" w:rsidR="00FC719A" w:rsidRPr="002C659D" w:rsidRDefault="00FC719A" w:rsidP="00D04BCF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3402"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48BE238C" w14:textId="7C29A089" w:rsidR="003109F5" w:rsidRPr="002857A2" w:rsidRDefault="00FC719A" w:rsidP="0031372D">
+    <w:p w14:paraId="48BE238C" w14:textId="7C29A089" w:rsidR="003109F5" w:rsidRPr="002C659D" w:rsidRDefault="00FC719A" w:rsidP="0031372D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3880"/>
         </w:tabs>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF7CA2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002C659D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
         <w:t>cégszerű aláírás</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AF7CA2">
+      <w:r w:rsidRPr="002C659D">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="hu-HU"/>
-[...1 lines deleted...]
-        <w:footnoteReference w:id="14"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="hu-HU"/>
+        </w:rPr>
+        <w:footnoteReference w:id="20"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003109F5" w:rsidRPr="002857A2" w:rsidSect="00E30CBD">
+    <w:sectPr w:rsidR="003109F5" w:rsidRPr="002C659D" w:rsidSect="008D29C5">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11900" w:h="16840"/>
-      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="0" w:footer="293" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="0" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="411D105F" w14:textId="77777777" w:rsidR="00A878FB" w:rsidRDefault="00A878FB">
+    <w:p w14:paraId="2B4B910A" w14:textId="77777777" w:rsidR="00C3016B" w:rsidRDefault="00C3016B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D979F35" w14:textId="77777777" w:rsidR="00A878FB" w:rsidRDefault="00A878FB">
+    <w:p w14:paraId="06AB301E" w14:textId="77777777" w:rsidR="00C3016B" w:rsidRDefault="00C3016B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3CF426F9" w14:textId="77777777" w:rsidR="00A878FB" w:rsidRDefault="00A878FB">
+    <w:p w14:paraId="6CBBCD40" w14:textId="77777777" w:rsidR="00C3016B" w:rsidRDefault="00C3016B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -5844,87 +15995,88 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F2">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:id w:val="434797072"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="142B9888" w14:textId="35655EDF" w:rsidR="00A61C52" w:rsidRPr="00D05F57" w:rsidRDefault="00A61C52">
         <w:pPr>
           <w:pStyle w:val="llb"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00701AA8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00701AA8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00701AA8">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
@@ -6207,71 +16359,71 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="344D8A8E" w14:textId="44F4CB50" w:rsidR="00E30CBD" w:rsidRDefault="00E30CBD">
     <w:pPr>
       <w:pStyle w:val="llb"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07ACE939" w14:textId="77777777" w:rsidR="00A878FB" w:rsidRDefault="00A878FB">
+    <w:p w14:paraId="2568578E" w14:textId="77777777" w:rsidR="00C3016B" w:rsidRDefault="00C3016B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21C3F159" w14:textId="77777777" w:rsidR="00A878FB" w:rsidRDefault="00A878FB">
+    <w:p w14:paraId="52663A43" w14:textId="77777777" w:rsidR="00C3016B" w:rsidRDefault="00C3016B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E1DB974" w14:textId="77777777" w:rsidR="00A878FB" w:rsidRDefault="00A878FB">
+    <w:p w14:paraId="481472B6" w14:textId="77777777" w:rsidR="00C3016B" w:rsidRDefault="00C3016B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="3A61C4CE" w14:textId="5E6A2698" w:rsidR="00977B74" w:rsidRPr="001754D1" w:rsidRDefault="00977B74" w:rsidP="000C0D17">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="hu-HU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -6457,143 +16609,497 @@
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> a támogatási jogviszony létesítése, valamint a Támogatott Szolgáltatás igénybevétele során figyelembe venni szükséges, közösségi mutató alapján meghatározott DI szintfelmérés és igazolás azonosítószáma </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
+    <w:p w14:paraId="5FAAA2A2" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="001754D1" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+      <w:pPr>
+        <w:pStyle w:val="Lbjegyzetszveg"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001754D1">
+        <w:rPr>
+          <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="001754D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>igaz/hamis</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="109C75BA" w14:textId="77777777" w:rsidR="0097676E" w:rsidRPr="001754D1" w:rsidRDefault="0097676E" w:rsidP="0097676E">
+      <w:pPr>
+        <w:pStyle w:val="Lbjegyzetszveg"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001754D1">
+        <w:rPr>
+          <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="001754D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>igaz/hamis</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="16095484" w14:textId="77777777" w:rsidR="00401EB7" w:rsidRPr="001754D1" w:rsidRDefault="00401EB7" w:rsidP="00401EB7">
+      <w:pPr>
+        <w:pStyle w:val="Lbjegyzetszveg"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001754D1">
+        <w:rPr>
+          <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="001754D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>igaz/hamis</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="0E78EDA2" w14:textId="77777777" w:rsidR="00401EB7" w:rsidRPr="001754D1" w:rsidRDefault="00401EB7" w:rsidP="00401EB7">
+      <w:pPr>
+        <w:pStyle w:val="Lbjegyzetszveg"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001754D1">
+        <w:rPr>
+          <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="001754D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>igaz/hamis</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="0C0206C0" w14:textId="77777777" w:rsidR="00401EB7" w:rsidRPr="001754D1" w:rsidRDefault="00401EB7" w:rsidP="00401EB7">
+      <w:pPr>
+        <w:pStyle w:val="Lbjegyzetszveg"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001754D1">
+        <w:rPr>
+          <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="001754D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>igaz/hamis</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="11">
+    <w:p w14:paraId="283E0795" w14:textId="158F47D3" w:rsidR="00A05742" w:rsidRPr="001754D1" w:rsidRDefault="00A05742" w:rsidP="00A05742">
+      <w:pPr>
+        <w:pStyle w:val="Lbjegyzetszveg"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001754D1">
+        <w:rPr>
+          <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00C120E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a bemeneti (TÉNY) adatokat a </w:t>
+      </w:r>
+      <w:r w:rsidR="001F686D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">támogatási kérelem részeként </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C120E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidR="001F686D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C120E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>nyújtott bemeneti mérés eredményeivel, míg a kimeneti (TERV) adatokat, a pályázattal összefüggően vállalt fejlesztések alapján</w:t>
+      </w:r>
+      <w:r w:rsidR="001F686D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C120E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F686D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>szintén a DKF Kft. által erre a célra létrehozott felületen (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:history="1">
+        <w:r w:rsidR="001F686D" w:rsidRPr="00FD0A2D">
+          <w:rPr>
+            <w:rStyle w:val="Hiperhivatkozs"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:i/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://kkvdigital.dkf.hu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="001F686D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>) biztosított digitális intenzitást felmérő rendszerben</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C120E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, jelenleg kötelezettségvállalás nélkül kitöltött </w:t>
+      </w:r>
+      <w:r w:rsidR="001F686D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">felmérési </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C120E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(terv)adatokkal összhangban kell rögzíteni.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
     <w:p w14:paraId="419F6899" w14:textId="4A367398" w:rsidR="00977B74" w:rsidRPr="001754D1" w:rsidRDefault="00977B74" w:rsidP="000C0D17">
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D0920">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>igaz/hamis</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="7">
+  <w:footnote w:id="13">
     <w:p w14:paraId="4501536F" w14:textId="46073375" w:rsidR="00977B74" w:rsidRPr="001754D1" w:rsidRDefault="00977B74" w:rsidP="000C0D17">
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008249B1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>ig</w:t>
       </w:r>
       <w:r w:rsidR="002D0920">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>az/hamis</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="8">
+  <w:footnote w:id="14">
     <w:p w14:paraId="0AB9004D" w14:textId="7DFC5A1F" w:rsidR="00C02D85" w:rsidRPr="001754D1" w:rsidRDefault="00C02D85" w:rsidP="000C0D17">
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
@@ -6618,264 +17124,425 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>érjük, hogy a folyamatban lévő támogatási kérelmekről is adjon információt</w:t>
       </w:r>
       <w:r w:rsidR="00F72715" w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>! A</w:t>
       </w:r>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>z elutasított kérelmekről nem kell nyilatkozni.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="9">
-    <w:p w14:paraId="798F8868" w14:textId="6ADBC8F6" w:rsidR="004342B2" w:rsidRPr="001F6794" w:rsidRDefault="004342B2" w:rsidP="000C0D17">
+  <w:footnote w:id="15">
+    <w:p w14:paraId="798F8868" w14:textId="56B76956" w:rsidR="004342B2" w:rsidRPr="001F6794" w:rsidRDefault="004342B2" w:rsidP="000C0D17">
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001754D1">
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00AD08B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00751961">
+        <w:t>Amennyiben a Nyilatkozatot nem az írásbeli képviseletre jogosult személy írja alá, úgy az aláíró személy(ek) Nyilatkozat aláírására vonatkozó meghatalmazását is szükséges csatolni, amelyet a képviseletre jogosult személy cégszerűen aláírt</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00F45D01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00751961" w:rsidRPr="00751961">
+        <w:t>, és amelyet két tanú előtt tettek meg.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00AD08B8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00AD08B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">mennyiben </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00751961">
+        <w:t xml:space="preserve">A meghatalmazáshoz </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>a Nyilatkozatot</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00751961" w:rsidRPr="00751961">
+        <w:t>csatolni</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00AD08B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nem az írásbeli képviseletre jogosult személy írja alá, akkor az </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00751961">
+        <w:t xml:space="preserve"> kell továbbá –</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>aláíró</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00751961" w:rsidRPr="00751961">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00AD08B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> személy(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00751961" w:rsidRPr="00751961">
+        <w:t xml:space="preserve">elektronikus (szkennelt) formában – </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4039">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>ek</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00751961" w:rsidRPr="00751961">
+        <w:t>az</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00AD08B8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00751961" w:rsidRPr="00751961">
+        <w:t xml:space="preserve"> aláírási címpéldányt, vagy ügyvéd által ellenjegyzett aláírásmintát, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00676524">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>nek</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00751961" w:rsidRPr="00751961">
+        <w:t xml:space="preserve">vagy a nyilvántartó szerv </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5076D" w:rsidRPr="00A5076D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00751961">
+        <w:t xml:space="preserve">(pl. az illetékes területi ügyvédi kamara) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00676524">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>a Nyilatkozat</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00751961" w:rsidRPr="00751961">
+        <w:t>által kiállított</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4039">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aláírására vonatkozó, a meghatalmaz</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00751961">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0094109F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>ó</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00751961" w:rsidRPr="00751961">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0094109F" w:rsidRPr="0094109F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aláírás</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00751961">
+        <w:t>a képviseleti jogosultságot igazoló</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00676524">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>i címpéldányát, vagy aláírás</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00751961" w:rsidRPr="00751961">
+        <w:t xml:space="preserve"> igazolást</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5076D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mintáját is tartalmazó, a képviseletre jogosult általi, cégszerű aláírással ellátott meghatalmazását is szükséges csatolni, amely meghatalmazást kettő tanú előtt szükséges megtenni.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5076D" w:rsidRPr="00E237AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vagy</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5076D" w:rsidRPr="00A5076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>kamarai bejegyző határozatot</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00676524">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vagy létesítő okiratot</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5076D" w:rsidRPr="00A5076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(társasági szerződés /alapszabály /alapító okirat)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00676524">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vagy a legfőbb szerv határozatát</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5076D" w:rsidRPr="00A5076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(taggyűlés, közgyűlés, alapító határozata, ha abban a szervezet képviseletére jogosult személy megválasztásáról, kinevezéséről döntenek)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00676524">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00AD08B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vagy hatósági bizonyítványt</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37E45" w:rsidRPr="00A37E45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(pl. egyéni vállalkozók esetében a Nemzeti Adó- és Vámhivatal által kiállított hatósági bizonyítvány)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00AD08B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vagy személyazonosító okmányt (ez utóbbi kizárólag adószámmal rendelkező magánszemélyek esetében), amely </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4039">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irat </w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01" w:rsidRPr="00AD08B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>a fent nevezett szervezet cégszerű képviseletét jogszabály alapján igazolja</w:t>
+      </w:r>
+      <w:r w:rsidR="00F45D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="10">
+  <w:footnote w:id="16">
     <w:p w14:paraId="59938E52" w14:textId="77777777" w:rsidR="009E6C10" w:rsidRPr="001754D1" w:rsidRDefault="009E6C10" w:rsidP="009E6C10">
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rStyle w:val="Lbjegyzet-hivatkozs"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Az európai uniós versenyjogi értelemben vett állami támogatásokkal kapcsolatos eljárásról és a regionális támogatási térképről szóló 37/2011. (III. 22.) Korm. rendelet 6. §-a értelmében</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="11">
+  <w:footnote w:id="17">
     <w:p w14:paraId="5D347975" w14:textId="2D6DB69C" w:rsidR="009C4053" w:rsidRPr="00D05F57" w:rsidRDefault="009C4053" w:rsidP="000C0D17">
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
@@ -6899,232 +17566,201 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>z opcionális</w:t>
       </w:r>
       <w:r w:rsidR="00C8643C" w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> hozzájárulás csak a fotód</w:t>
       </w:r>
       <w:r w:rsidR="00FD6EC7" w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>okumentáció készítésre vonatkozik.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="12">
+  <w:footnote w:id="18">
     <w:p w14:paraId="79064E5E" w14:textId="74095989" w:rsidR="009D4934" w:rsidRPr="000837B6" w:rsidRDefault="009D4934" w:rsidP="000C0D17">
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Igaz/hamis.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="13">
+  <w:footnote w:id="19">
     <w:p w14:paraId="0848AB0F" w14:textId="77777777" w:rsidR="009D4934" w:rsidRPr="000837B6" w:rsidRDefault="009D4934" w:rsidP="000C0D17">
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="001754D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Igaz/hamis.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="14">
-    <w:p w14:paraId="15EB61D2" w14:textId="246C0952" w:rsidR="00FC719A" w:rsidRPr="00D05F57" w:rsidRDefault="00FC719A" w:rsidP="000C0D17">
+  <w:footnote w:id="20">
+    <w:p w14:paraId="15EB61D2" w14:textId="06B3A647" w:rsidR="00FC719A" w:rsidRPr="00D05F57" w:rsidRDefault="00FC719A" w:rsidP="000C0D17">
       <w:pPr>
         <w:pStyle w:val="Lbjegyzetszveg"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001754D1">
+      <w:r w:rsidRPr="00D43A60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="001754D1">
+      <w:r w:rsidRPr="00D43A60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="hu-HU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001754D1">
+      <w:r w:rsidRPr="00D43A60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Aláírási címpéldány vagy ügyvéd által ellenjegyzett aláírás mintának megfelelő cégszerű aláírás.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F6794">
+        <w:t>Aláírási címpéldány vagy ügyvéd által ellenjegyzett aláírás mintának megfelelő cégszerű aláírás</w:t>
+      </w:r>
+      <w:r w:rsidR="00552021">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F6794" w:rsidRPr="001F6794">
+        <w:t>, vagy</w:t>
+      </w:r>
+      <w:r w:rsidR="00552021" w:rsidRPr="009E2746">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">Azon Gazdasági Szereplők esetén, akik nem tartoznak a </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="001F6794" w:rsidRPr="001F6794">
+        <w:t xml:space="preserve"> a jogszabályoknak megfelelő minősített elektronikus aláírással vagy minősített elektronikus bélyegzővel ellátott aláírás.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F6794" w:rsidRPr="00D43A60">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Ctv</w:t>
-[...31 lines deleted...]
-      <w:r w:rsidR="008A1902">
+        <w:t xml:space="preserve"> Azon Gazdasági Szereplők esetén, akik nem tartoznak a Ctv. hatálya alá, cégszerű aláírással egyenértékűnek tekintendő a Gazdasági Szereplő képviseletére jogosult személy olyan aláírása, amely megfelel az aláírás külalakjának igazolására csatolt dokumentumnak (teljes bizonyító erejű magánokirat, amelyből megállapítható az aláírásra jogosult aláírás mintája)</w:t>
+      </w:r>
+      <w:r w:rsidR="00552021">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0B792F49" w14:textId="1AA22674" w:rsidR="00984B80" w:rsidRDefault="00A87057">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="right" w:pos="9044"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
@@ -7624,561 +18260,766 @@
     <w:lvl w:ilvl="7" w:tplc="040E0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040E0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1781256">
+  <w:num w:numId="1" w16cid:durableId="1236012765">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="100074744">
+  <w:num w:numId="2" w16cid:durableId="2106223749">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="439838889">
+  <w:num w:numId="3" w16cid:durableId="1040980298">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Mz4Qp/RG0t35kMRg3wN/jUAIzyKOG/uQ5uvqBt/sv4Xk/C2aLm0uHvKYT7VknvI/14lebvXcr+BMFEHNYv1PxA==" w:salt="3AipJsxMZPzrW4wtLn6YPw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3a3wGH/TzLidXJ3UrJ4UX4BNxbMvNA63jYsO4je6ZisrvaWbBz7BInrIrHrMIABFFOWQSatQPG7HCRVIrcfUZQ==" w:salt="N3gD+YLd++nk4iKZk8lfAQ=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00984B80"/>
     <w:rsid w:val="000006A2"/>
+    <w:rsid w:val="000104D7"/>
     <w:rsid w:val="00010803"/>
+    <w:rsid w:val="00010F1A"/>
     <w:rsid w:val="00013DA3"/>
+    <w:rsid w:val="000163CA"/>
     <w:rsid w:val="00016744"/>
     <w:rsid w:val="00021916"/>
     <w:rsid w:val="00025647"/>
+    <w:rsid w:val="00026DD1"/>
+    <w:rsid w:val="00044776"/>
+    <w:rsid w:val="0004673E"/>
+    <w:rsid w:val="00051967"/>
     <w:rsid w:val="00051C4D"/>
     <w:rsid w:val="00053FD6"/>
+    <w:rsid w:val="0005416E"/>
     <w:rsid w:val="000610DB"/>
     <w:rsid w:val="000621F2"/>
     <w:rsid w:val="000624F6"/>
     <w:rsid w:val="000656B0"/>
+    <w:rsid w:val="000726AC"/>
+    <w:rsid w:val="0008071F"/>
+    <w:rsid w:val="000924ED"/>
     <w:rsid w:val="0009251D"/>
     <w:rsid w:val="00092D4D"/>
     <w:rsid w:val="00097BCE"/>
     <w:rsid w:val="000A6414"/>
     <w:rsid w:val="000C0D17"/>
     <w:rsid w:val="000C4F23"/>
     <w:rsid w:val="000C6ABD"/>
     <w:rsid w:val="000D499B"/>
+    <w:rsid w:val="000E1019"/>
+    <w:rsid w:val="000E296E"/>
+    <w:rsid w:val="000F18C2"/>
     <w:rsid w:val="000F2A7B"/>
     <w:rsid w:val="000F5F5A"/>
     <w:rsid w:val="00100DB8"/>
     <w:rsid w:val="001016AB"/>
+    <w:rsid w:val="001112CD"/>
     <w:rsid w:val="00112906"/>
     <w:rsid w:val="0012380A"/>
+    <w:rsid w:val="00134C92"/>
     <w:rsid w:val="001357F0"/>
     <w:rsid w:val="001475E6"/>
     <w:rsid w:val="00151BCF"/>
     <w:rsid w:val="00152068"/>
+    <w:rsid w:val="001548A1"/>
+    <w:rsid w:val="00154F9F"/>
     <w:rsid w:val="0016124B"/>
     <w:rsid w:val="0016159A"/>
     <w:rsid w:val="00163779"/>
+    <w:rsid w:val="00163918"/>
+    <w:rsid w:val="00167C4D"/>
     <w:rsid w:val="001708A8"/>
     <w:rsid w:val="00173E55"/>
     <w:rsid w:val="001754D1"/>
+    <w:rsid w:val="001855E9"/>
     <w:rsid w:val="00185AD3"/>
     <w:rsid w:val="00185C62"/>
+    <w:rsid w:val="00194DA3"/>
     <w:rsid w:val="00196013"/>
     <w:rsid w:val="001A2694"/>
+    <w:rsid w:val="001A68E0"/>
     <w:rsid w:val="001B0AEC"/>
     <w:rsid w:val="001B381D"/>
     <w:rsid w:val="001B5FDF"/>
     <w:rsid w:val="001C0973"/>
     <w:rsid w:val="001D14C9"/>
+    <w:rsid w:val="001D3700"/>
     <w:rsid w:val="001D4608"/>
+    <w:rsid w:val="001D7A56"/>
+    <w:rsid w:val="001E663D"/>
     <w:rsid w:val="001F6794"/>
+    <w:rsid w:val="001F686D"/>
+    <w:rsid w:val="001F76B7"/>
     <w:rsid w:val="001F7DE3"/>
+    <w:rsid w:val="0020128E"/>
     <w:rsid w:val="00202E05"/>
     <w:rsid w:val="00204FFA"/>
+    <w:rsid w:val="002122D2"/>
     <w:rsid w:val="0021771D"/>
+    <w:rsid w:val="00221397"/>
     <w:rsid w:val="002237C5"/>
     <w:rsid w:val="00224244"/>
     <w:rsid w:val="00225A10"/>
-    <w:rsid w:val="002318EC"/>
+    <w:rsid w:val="0022679C"/>
     <w:rsid w:val="00232FE9"/>
     <w:rsid w:val="00242724"/>
     <w:rsid w:val="002521D8"/>
     <w:rsid w:val="00257B18"/>
+    <w:rsid w:val="00266145"/>
     <w:rsid w:val="002667ED"/>
     <w:rsid w:val="00270F64"/>
+    <w:rsid w:val="002712F9"/>
     <w:rsid w:val="00275CE7"/>
+    <w:rsid w:val="0027608B"/>
+    <w:rsid w:val="00283DAA"/>
     <w:rsid w:val="0028572A"/>
     <w:rsid w:val="002857A2"/>
     <w:rsid w:val="0028711D"/>
     <w:rsid w:val="00293B6F"/>
     <w:rsid w:val="002A0878"/>
     <w:rsid w:val="002A1785"/>
+    <w:rsid w:val="002B414F"/>
+    <w:rsid w:val="002B49AD"/>
     <w:rsid w:val="002C079A"/>
+    <w:rsid w:val="002C1BF5"/>
     <w:rsid w:val="002C3717"/>
+    <w:rsid w:val="002C4882"/>
     <w:rsid w:val="002C55E7"/>
+    <w:rsid w:val="002C659D"/>
     <w:rsid w:val="002C7E34"/>
     <w:rsid w:val="002D0920"/>
+    <w:rsid w:val="002D0D56"/>
+    <w:rsid w:val="002D3B17"/>
     <w:rsid w:val="002D61C6"/>
     <w:rsid w:val="002E0617"/>
     <w:rsid w:val="002E1900"/>
+    <w:rsid w:val="002E4F71"/>
     <w:rsid w:val="002F0038"/>
     <w:rsid w:val="00306111"/>
     <w:rsid w:val="003106ED"/>
     <w:rsid w:val="003109F5"/>
     <w:rsid w:val="0031372D"/>
     <w:rsid w:val="003248C5"/>
     <w:rsid w:val="003262F0"/>
     <w:rsid w:val="00333C27"/>
     <w:rsid w:val="0033511E"/>
-    <w:rsid w:val="00336036"/>
+    <w:rsid w:val="0034254C"/>
     <w:rsid w:val="00342A71"/>
+    <w:rsid w:val="0034693B"/>
     <w:rsid w:val="00355B67"/>
     <w:rsid w:val="00363026"/>
     <w:rsid w:val="0036495D"/>
+    <w:rsid w:val="003659A5"/>
     <w:rsid w:val="00365C4F"/>
+    <w:rsid w:val="00374563"/>
     <w:rsid w:val="003770CC"/>
     <w:rsid w:val="00381AE9"/>
     <w:rsid w:val="00381E6A"/>
     <w:rsid w:val="003835D6"/>
     <w:rsid w:val="0038600D"/>
+    <w:rsid w:val="00386301"/>
     <w:rsid w:val="00386A7C"/>
+    <w:rsid w:val="00387CF7"/>
     <w:rsid w:val="003909B2"/>
     <w:rsid w:val="00396613"/>
+    <w:rsid w:val="003A051C"/>
     <w:rsid w:val="003A0790"/>
+    <w:rsid w:val="003A0D2D"/>
     <w:rsid w:val="003A49A0"/>
     <w:rsid w:val="003A5311"/>
+    <w:rsid w:val="003A7669"/>
     <w:rsid w:val="003A7F33"/>
+    <w:rsid w:val="003C129D"/>
     <w:rsid w:val="003C17AC"/>
+    <w:rsid w:val="003C34F7"/>
     <w:rsid w:val="003C4B19"/>
     <w:rsid w:val="003C4DA7"/>
+    <w:rsid w:val="003C5385"/>
     <w:rsid w:val="003C6F3A"/>
+    <w:rsid w:val="003D0FE5"/>
     <w:rsid w:val="003D158F"/>
     <w:rsid w:val="003D639D"/>
+    <w:rsid w:val="003E5849"/>
     <w:rsid w:val="003F6B8E"/>
     <w:rsid w:val="00401DE2"/>
+    <w:rsid w:val="00401EB7"/>
     <w:rsid w:val="00407EF2"/>
     <w:rsid w:val="00410A4B"/>
     <w:rsid w:val="004144BC"/>
+    <w:rsid w:val="00414B90"/>
     <w:rsid w:val="00417E02"/>
+    <w:rsid w:val="00420F29"/>
+    <w:rsid w:val="0043202D"/>
+    <w:rsid w:val="0043284B"/>
     <w:rsid w:val="004342B2"/>
     <w:rsid w:val="0043726A"/>
     <w:rsid w:val="004427E8"/>
     <w:rsid w:val="0044486B"/>
     <w:rsid w:val="00447DF9"/>
     <w:rsid w:val="004528B9"/>
     <w:rsid w:val="00457C1F"/>
     <w:rsid w:val="00457C62"/>
+    <w:rsid w:val="00460759"/>
     <w:rsid w:val="004763C4"/>
     <w:rsid w:val="004912C1"/>
     <w:rsid w:val="004946FB"/>
+    <w:rsid w:val="00495C9E"/>
     <w:rsid w:val="004A33E5"/>
+    <w:rsid w:val="004A390B"/>
+    <w:rsid w:val="004A4A34"/>
     <w:rsid w:val="004A4C14"/>
     <w:rsid w:val="004B1D0C"/>
     <w:rsid w:val="004B7740"/>
+    <w:rsid w:val="004C028D"/>
     <w:rsid w:val="004C50C8"/>
     <w:rsid w:val="004D1D2F"/>
     <w:rsid w:val="004D4FEF"/>
     <w:rsid w:val="004E4BD4"/>
     <w:rsid w:val="004E60F6"/>
     <w:rsid w:val="004E69A0"/>
     <w:rsid w:val="004F70BC"/>
     <w:rsid w:val="005045BC"/>
+    <w:rsid w:val="00514AF2"/>
+    <w:rsid w:val="0051704F"/>
     <w:rsid w:val="005205AF"/>
+    <w:rsid w:val="0052279F"/>
+    <w:rsid w:val="005229EE"/>
+    <w:rsid w:val="00534440"/>
+    <w:rsid w:val="0053485E"/>
+    <w:rsid w:val="00551FAB"/>
+    <w:rsid w:val="00552021"/>
+    <w:rsid w:val="005631E9"/>
     <w:rsid w:val="005709DB"/>
     <w:rsid w:val="00572F38"/>
+    <w:rsid w:val="00577135"/>
+    <w:rsid w:val="00580677"/>
+    <w:rsid w:val="005818BD"/>
     <w:rsid w:val="00585016"/>
     <w:rsid w:val="00587607"/>
     <w:rsid w:val="0059244C"/>
     <w:rsid w:val="00593C27"/>
     <w:rsid w:val="00595B37"/>
+    <w:rsid w:val="00595D79"/>
     <w:rsid w:val="00597DEA"/>
     <w:rsid w:val="005A3F6E"/>
     <w:rsid w:val="005A63BB"/>
+    <w:rsid w:val="005A66C5"/>
+    <w:rsid w:val="005A68BD"/>
     <w:rsid w:val="005B2898"/>
     <w:rsid w:val="005B3E89"/>
+    <w:rsid w:val="005C6C1B"/>
+    <w:rsid w:val="005D4C37"/>
     <w:rsid w:val="005D5396"/>
+    <w:rsid w:val="005E5521"/>
     <w:rsid w:val="005F61BC"/>
     <w:rsid w:val="006010EF"/>
     <w:rsid w:val="006012F7"/>
     <w:rsid w:val="00601DF4"/>
     <w:rsid w:val="00604D03"/>
     <w:rsid w:val="006069AC"/>
     <w:rsid w:val="00613A1B"/>
     <w:rsid w:val="0062023E"/>
     <w:rsid w:val="0062098C"/>
     <w:rsid w:val="006210DC"/>
+    <w:rsid w:val="00622320"/>
     <w:rsid w:val="006266AC"/>
+    <w:rsid w:val="006319BA"/>
     <w:rsid w:val="006446E7"/>
     <w:rsid w:val="00647316"/>
     <w:rsid w:val="00647330"/>
     <w:rsid w:val="00647643"/>
     <w:rsid w:val="00650F79"/>
     <w:rsid w:val="00651B23"/>
     <w:rsid w:val="00652823"/>
+    <w:rsid w:val="006543A7"/>
     <w:rsid w:val="00655669"/>
     <w:rsid w:val="00655E16"/>
     <w:rsid w:val="006605A9"/>
     <w:rsid w:val="006617C0"/>
     <w:rsid w:val="0066204D"/>
+    <w:rsid w:val="006670D8"/>
     <w:rsid w:val="0067342D"/>
+    <w:rsid w:val="00676524"/>
     <w:rsid w:val="00680176"/>
     <w:rsid w:val="00681F9F"/>
+    <w:rsid w:val="006830D7"/>
+    <w:rsid w:val="006A0681"/>
+    <w:rsid w:val="006A2DE1"/>
+    <w:rsid w:val="006A7E02"/>
     <w:rsid w:val="006A7F6F"/>
     <w:rsid w:val="006B1712"/>
     <w:rsid w:val="006B6654"/>
+    <w:rsid w:val="006C5B78"/>
+    <w:rsid w:val="006C60DE"/>
     <w:rsid w:val="006C639F"/>
     <w:rsid w:val="006D0F75"/>
-    <w:rsid w:val="006E20FD"/>
+    <w:rsid w:val="006D4039"/>
     <w:rsid w:val="006E2E4F"/>
-    <w:rsid w:val="006E37DE"/>
     <w:rsid w:val="006E3A39"/>
     <w:rsid w:val="006E686F"/>
+    <w:rsid w:val="006E797E"/>
     <w:rsid w:val="006F6F38"/>
+    <w:rsid w:val="006F7423"/>
     <w:rsid w:val="00700DC9"/>
     <w:rsid w:val="00701AA8"/>
     <w:rsid w:val="007027EC"/>
     <w:rsid w:val="00703B47"/>
     <w:rsid w:val="0070450C"/>
     <w:rsid w:val="00705E54"/>
     <w:rsid w:val="0070672F"/>
     <w:rsid w:val="00711305"/>
+    <w:rsid w:val="00713374"/>
     <w:rsid w:val="0072455F"/>
     <w:rsid w:val="00733D11"/>
     <w:rsid w:val="00750965"/>
     <w:rsid w:val="00751961"/>
     <w:rsid w:val="007559F0"/>
+    <w:rsid w:val="00756174"/>
     <w:rsid w:val="00763833"/>
+    <w:rsid w:val="00763E8D"/>
     <w:rsid w:val="007645E4"/>
     <w:rsid w:val="007646DA"/>
     <w:rsid w:val="007749A8"/>
     <w:rsid w:val="007749AD"/>
     <w:rsid w:val="00776724"/>
     <w:rsid w:val="00776BC6"/>
     <w:rsid w:val="0078031A"/>
     <w:rsid w:val="007840BD"/>
     <w:rsid w:val="007A18D9"/>
+    <w:rsid w:val="007A5535"/>
     <w:rsid w:val="007A7A56"/>
-    <w:rsid w:val="007B1FD8"/>
     <w:rsid w:val="007B491D"/>
     <w:rsid w:val="007B6178"/>
     <w:rsid w:val="007B659F"/>
+    <w:rsid w:val="007B7766"/>
+    <w:rsid w:val="007C04E4"/>
     <w:rsid w:val="007C4E4E"/>
+    <w:rsid w:val="007D0AD5"/>
     <w:rsid w:val="007D17CA"/>
     <w:rsid w:val="007D3118"/>
     <w:rsid w:val="007E4A7D"/>
     <w:rsid w:val="007F10A4"/>
     <w:rsid w:val="007F4285"/>
     <w:rsid w:val="007F4D65"/>
     <w:rsid w:val="007F5531"/>
+    <w:rsid w:val="007F58E2"/>
+    <w:rsid w:val="008063A1"/>
     <w:rsid w:val="00806A17"/>
     <w:rsid w:val="00807E81"/>
     <w:rsid w:val="008115B4"/>
     <w:rsid w:val="00815249"/>
+    <w:rsid w:val="00821557"/>
+    <w:rsid w:val="00822119"/>
+    <w:rsid w:val="00823223"/>
     <w:rsid w:val="008249B1"/>
+    <w:rsid w:val="008335EE"/>
     <w:rsid w:val="00844CF9"/>
     <w:rsid w:val="00863892"/>
     <w:rsid w:val="008650F1"/>
     <w:rsid w:val="00873205"/>
     <w:rsid w:val="00881158"/>
     <w:rsid w:val="00883D52"/>
+    <w:rsid w:val="00883DA7"/>
+    <w:rsid w:val="00885422"/>
     <w:rsid w:val="00887862"/>
+    <w:rsid w:val="0089022E"/>
     <w:rsid w:val="008A0B74"/>
     <w:rsid w:val="008A1902"/>
     <w:rsid w:val="008B1BE1"/>
     <w:rsid w:val="008B4E48"/>
+    <w:rsid w:val="008B7025"/>
     <w:rsid w:val="008C1EB3"/>
     <w:rsid w:val="008C2B80"/>
     <w:rsid w:val="008C328B"/>
     <w:rsid w:val="008D2604"/>
+    <w:rsid w:val="008D29C5"/>
     <w:rsid w:val="008D67A0"/>
     <w:rsid w:val="00901D19"/>
+    <w:rsid w:val="0091005C"/>
     <w:rsid w:val="00917774"/>
     <w:rsid w:val="009223ED"/>
+    <w:rsid w:val="0092584E"/>
     <w:rsid w:val="00926BA0"/>
     <w:rsid w:val="0093373E"/>
     <w:rsid w:val="0093525F"/>
     <w:rsid w:val="00937C9B"/>
+    <w:rsid w:val="0094109F"/>
     <w:rsid w:val="009428EA"/>
     <w:rsid w:val="00943FB8"/>
     <w:rsid w:val="00944749"/>
     <w:rsid w:val="00946CDB"/>
     <w:rsid w:val="00957A52"/>
     <w:rsid w:val="0096394D"/>
+    <w:rsid w:val="00964F9A"/>
     <w:rsid w:val="00974116"/>
+    <w:rsid w:val="0097676E"/>
     <w:rsid w:val="00977B74"/>
+    <w:rsid w:val="009827B6"/>
     <w:rsid w:val="00983970"/>
     <w:rsid w:val="00984B80"/>
+    <w:rsid w:val="009906C0"/>
     <w:rsid w:val="009912EC"/>
     <w:rsid w:val="00994BB2"/>
     <w:rsid w:val="00994CEF"/>
+    <w:rsid w:val="00996384"/>
+    <w:rsid w:val="009A08E4"/>
     <w:rsid w:val="009A2369"/>
+    <w:rsid w:val="009A6C68"/>
     <w:rsid w:val="009B12E0"/>
+    <w:rsid w:val="009B5407"/>
     <w:rsid w:val="009C4053"/>
     <w:rsid w:val="009C4A38"/>
+    <w:rsid w:val="009D0A28"/>
+    <w:rsid w:val="009D4199"/>
     <w:rsid w:val="009D4934"/>
     <w:rsid w:val="009D494C"/>
     <w:rsid w:val="009D5EF4"/>
+    <w:rsid w:val="009E2746"/>
     <w:rsid w:val="009E2CEA"/>
     <w:rsid w:val="009E6C10"/>
     <w:rsid w:val="009E7FBD"/>
+    <w:rsid w:val="009F4D56"/>
+    <w:rsid w:val="00A05742"/>
     <w:rsid w:val="00A07BC0"/>
     <w:rsid w:val="00A15E5E"/>
     <w:rsid w:val="00A163BE"/>
     <w:rsid w:val="00A35579"/>
+    <w:rsid w:val="00A37E45"/>
     <w:rsid w:val="00A404A3"/>
     <w:rsid w:val="00A45972"/>
+    <w:rsid w:val="00A5076D"/>
+    <w:rsid w:val="00A61B62"/>
     <w:rsid w:val="00A61C52"/>
+    <w:rsid w:val="00A62103"/>
     <w:rsid w:val="00A624E9"/>
+    <w:rsid w:val="00A630BA"/>
+    <w:rsid w:val="00A65A7C"/>
     <w:rsid w:val="00A70895"/>
     <w:rsid w:val="00A76418"/>
     <w:rsid w:val="00A772B4"/>
     <w:rsid w:val="00A86ABC"/>
     <w:rsid w:val="00A87057"/>
-    <w:rsid w:val="00A878FB"/>
     <w:rsid w:val="00A92989"/>
     <w:rsid w:val="00A9360E"/>
     <w:rsid w:val="00A9505F"/>
     <w:rsid w:val="00A96058"/>
     <w:rsid w:val="00AA18D3"/>
+    <w:rsid w:val="00AA47BF"/>
     <w:rsid w:val="00AA4D8C"/>
     <w:rsid w:val="00AA5E28"/>
     <w:rsid w:val="00AA6171"/>
     <w:rsid w:val="00AA7C05"/>
+    <w:rsid w:val="00AB59E4"/>
     <w:rsid w:val="00AB742F"/>
+    <w:rsid w:val="00AB7EDB"/>
     <w:rsid w:val="00AC05F5"/>
+    <w:rsid w:val="00AC2875"/>
     <w:rsid w:val="00AC6F38"/>
     <w:rsid w:val="00AC790B"/>
     <w:rsid w:val="00AD3C58"/>
     <w:rsid w:val="00AD5EBC"/>
-    <w:rsid w:val="00AF7CA2"/>
+    <w:rsid w:val="00AD759C"/>
+    <w:rsid w:val="00AE04D8"/>
     <w:rsid w:val="00B0047D"/>
     <w:rsid w:val="00B02678"/>
+    <w:rsid w:val="00B11D1F"/>
     <w:rsid w:val="00B14842"/>
+    <w:rsid w:val="00B1558D"/>
+    <w:rsid w:val="00B171C0"/>
+    <w:rsid w:val="00B3104C"/>
     <w:rsid w:val="00B35D6F"/>
     <w:rsid w:val="00B452E8"/>
     <w:rsid w:val="00B50558"/>
     <w:rsid w:val="00B514B8"/>
     <w:rsid w:val="00B52340"/>
+    <w:rsid w:val="00B54800"/>
     <w:rsid w:val="00B557A6"/>
+    <w:rsid w:val="00B60252"/>
+    <w:rsid w:val="00B61DFA"/>
     <w:rsid w:val="00B64519"/>
     <w:rsid w:val="00B6699F"/>
     <w:rsid w:val="00B715E2"/>
     <w:rsid w:val="00B727F2"/>
     <w:rsid w:val="00B73217"/>
+    <w:rsid w:val="00B84CF0"/>
     <w:rsid w:val="00B85F5B"/>
     <w:rsid w:val="00B87BFB"/>
     <w:rsid w:val="00B91C25"/>
     <w:rsid w:val="00B93DFF"/>
     <w:rsid w:val="00B9716E"/>
     <w:rsid w:val="00BA324E"/>
     <w:rsid w:val="00BC01CF"/>
     <w:rsid w:val="00BC0F3B"/>
+    <w:rsid w:val="00BC0FCB"/>
     <w:rsid w:val="00BD11EB"/>
     <w:rsid w:val="00BD667A"/>
     <w:rsid w:val="00BF47B1"/>
     <w:rsid w:val="00C02D85"/>
     <w:rsid w:val="00C03CB7"/>
     <w:rsid w:val="00C04EB4"/>
     <w:rsid w:val="00C06AC2"/>
     <w:rsid w:val="00C06B71"/>
     <w:rsid w:val="00C06F9D"/>
+    <w:rsid w:val="00C11A48"/>
+    <w:rsid w:val="00C120E7"/>
     <w:rsid w:val="00C14743"/>
+    <w:rsid w:val="00C1704C"/>
     <w:rsid w:val="00C218E0"/>
+    <w:rsid w:val="00C23F51"/>
+    <w:rsid w:val="00C3016B"/>
     <w:rsid w:val="00C321FC"/>
     <w:rsid w:val="00C34C9A"/>
     <w:rsid w:val="00C405CB"/>
     <w:rsid w:val="00C41259"/>
     <w:rsid w:val="00C41957"/>
     <w:rsid w:val="00C44A2E"/>
-    <w:rsid w:val="00C45F79"/>
     <w:rsid w:val="00C474CC"/>
+    <w:rsid w:val="00C52C7B"/>
     <w:rsid w:val="00C570BA"/>
-    <w:rsid w:val="00C63FB3"/>
+    <w:rsid w:val="00C663D6"/>
+    <w:rsid w:val="00C73D6A"/>
     <w:rsid w:val="00C829F8"/>
     <w:rsid w:val="00C832CD"/>
     <w:rsid w:val="00C8643C"/>
     <w:rsid w:val="00C9409A"/>
+    <w:rsid w:val="00CA2421"/>
+    <w:rsid w:val="00CA3B3C"/>
     <w:rsid w:val="00CA5E8D"/>
+    <w:rsid w:val="00CA78E3"/>
     <w:rsid w:val="00CB0AE0"/>
     <w:rsid w:val="00CB2002"/>
-    <w:rsid w:val="00CC0523"/>
+    <w:rsid w:val="00CB387D"/>
     <w:rsid w:val="00CC0A64"/>
     <w:rsid w:val="00CC5FD0"/>
+    <w:rsid w:val="00CD01CC"/>
     <w:rsid w:val="00CD48C7"/>
+    <w:rsid w:val="00CD5483"/>
     <w:rsid w:val="00CF18F8"/>
-    <w:rsid w:val="00CF3EE7"/>
-    <w:rsid w:val="00D009E5"/>
+    <w:rsid w:val="00CF1E18"/>
+    <w:rsid w:val="00CF4B09"/>
+    <w:rsid w:val="00CF6CCC"/>
+    <w:rsid w:val="00D03BBB"/>
+    <w:rsid w:val="00D03BDE"/>
+    <w:rsid w:val="00D04BCF"/>
+    <w:rsid w:val="00D056B4"/>
     <w:rsid w:val="00D0589F"/>
     <w:rsid w:val="00D05F57"/>
-    <w:rsid w:val="00D06511"/>
     <w:rsid w:val="00D13E06"/>
     <w:rsid w:val="00D20883"/>
     <w:rsid w:val="00D20BC1"/>
+    <w:rsid w:val="00D2470C"/>
+    <w:rsid w:val="00D32967"/>
     <w:rsid w:val="00D32ED9"/>
+    <w:rsid w:val="00D35DC9"/>
+    <w:rsid w:val="00D369F3"/>
     <w:rsid w:val="00D41676"/>
+    <w:rsid w:val="00D43A60"/>
     <w:rsid w:val="00D46CC1"/>
+    <w:rsid w:val="00D54459"/>
+    <w:rsid w:val="00D64042"/>
     <w:rsid w:val="00D6418D"/>
     <w:rsid w:val="00D72AD6"/>
+    <w:rsid w:val="00D7420E"/>
+    <w:rsid w:val="00D83D35"/>
     <w:rsid w:val="00D862A5"/>
     <w:rsid w:val="00D91F7E"/>
     <w:rsid w:val="00D929D3"/>
+    <w:rsid w:val="00DA0543"/>
+    <w:rsid w:val="00DA0768"/>
+    <w:rsid w:val="00DA36DE"/>
+    <w:rsid w:val="00DB08D1"/>
     <w:rsid w:val="00DB554B"/>
     <w:rsid w:val="00DC02B9"/>
     <w:rsid w:val="00DC033C"/>
     <w:rsid w:val="00DC0CB9"/>
     <w:rsid w:val="00DD03C8"/>
     <w:rsid w:val="00DD07A8"/>
+    <w:rsid w:val="00DD22A4"/>
     <w:rsid w:val="00DD718E"/>
+    <w:rsid w:val="00DE0FD8"/>
+    <w:rsid w:val="00DE3EB8"/>
+    <w:rsid w:val="00DE526A"/>
+    <w:rsid w:val="00DE59D8"/>
     <w:rsid w:val="00DE73A3"/>
+    <w:rsid w:val="00DF0CDE"/>
     <w:rsid w:val="00DF359B"/>
+    <w:rsid w:val="00DF51B5"/>
+    <w:rsid w:val="00DF76AE"/>
+    <w:rsid w:val="00E03934"/>
     <w:rsid w:val="00E061AE"/>
+    <w:rsid w:val="00E17A9D"/>
+    <w:rsid w:val="00E20DBB"/>
+    <w:rsid w:val="00E237AA"/>
     <w:rsid w:val="00E30083"/>
     <w:rsid w:val="00E30CBD"/>
     <w:rsid w:val="00E33088"/>
     <w:rsid w:val="00E340B9"/>
     <w:rsid w:val="00E37DCE"/>
     <w:rsid w:val="00E4110A"/>
     <w:rsid w:val="00E64B47"/>
+    <w:rsid w:val="00E71A97"/>
     <w:rsid w:val="00E749AC"/>
     <w:rsid w:val="00E76777"/>
     <w:rsid w:val="00E80EFD"/>
     <w:rsid w:val="00E85C64"/>
     <w:rsid w:val="00E86D8C"/>
+    <w:rsid w:val="00E91AED"/>
+    <w:rsid w:val="00E937F3"/>
     <w:rsid w:val="00E96376"/>
+    <w:rsid w:val="00EA3299"/>
+    <w:rsid w:val="00EA3A29"/>
+    <w:rsid w:val="00EB46EF"/>
+    <w:rsid w:val="00EC6506"/>
     <w:rsid w:val="00ED3FBD"/>
     <w:rsid w:val="00ED6C3C"/>
     <w:rsid w:val="00EE63E5"/>
     <w:rsid w:val="00EF719F"/>
     <w:rsid w:val="00F00957"/>
+    <w:rsid w:val="00F10C71"/>
     <w:rsid w:val="00F117D2"/>
     <w:rsid w:val="00F11DC6"/>
     <w:rsid w:val="00F17C18"/>
     <w:rsid w:val="00F20E1E"/>
+    <w:rsid w:val="00F22C2B"/>
+    <w:rsid w:val="00F265F9"/>
+    <w:rsid w:val="00F303B0"/>
     <w:rsid w:val="00F3229B"/>
     <w:rsid w:val="00F359E5"/>
     <w:rsid w:val="00F36413"/>
+    <w:rsid w:val="00F45D01"/>
     <w:rsid w:val="00F471C0"/>
     <w:rsid w:val="00F50505"/>
     <w:rsid w:val="00F51DE3"/>
     <w:rsid w:val="00F561AC"/>
     <w:rsid w:val="00F56EF7"/>
     <w:rsid w:val="00F629F1"/>
     <w:rsid w:val="00F6581B"/>
+    <w:rsid w:val="00F67106"/>
     <w:rsid w:val="00F7010B"/>
     <w:rsid w:val="00F702A7"/>
     <w:rsid w:val="00F72715"/>
     <w:rsid w:val="00F820CB"/>
     <w:rsid w:val="00F83A94"/>
     <w:rsid w:val="00F845FF"/>
+    <w:rsid w:val="00F9035D"/>
     <w:rsid w:val="00FA4F1D"/>
     <w:rsid w:val="00FA5CF6"/>
     <w:rsid w:val="00FB5716"/>
     <w:rsid w:val="00FC043E"/>
     <w:rsid w:val="00FC0523"/>
     <w:rsid w:val="00FC3FB1"/>
     <w:rsid w:val="00FC5EA5"/>
     <w:rsid w:val="00FC719A"/>
     <w:rsid w:val="00FD17F7"/>
     <w:rsid w:val="00FD6EC7"/>
     <w:rsid w:val="00FD7695"/>
+    <w:rsid w:val="00FF2B21"/>
+    <w:rsid w:val="00FF69FA"/>
     <w:rsid w:val="00FF6F63"/>
     <w:rsid w:val="1DD4D438"/>
     <w:rsid w:val="36353E1F"/>
     <w:rsid w:val="37D5A4D2"/>
     <w:rsid w:val="4FC419EE"/>
+    <w:rsid w:val="5101CE64"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2018B987"/>
-  <w15:docId w15:val="{D865EF2A-509F-40B7-AF86-C00B8D342520}"/>
+  <w15:docId w15:val="{EEC0C63C-0FC0-4E5F-AC74-F9728B6D8B30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="hu-HU" w:eastAsia="hu-HU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
@@ -8858,67 +19699,186 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
       <w:color w:val="000000"/>
       <w:u w:color="000000"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Helyrzszveg">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00457C62"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Feloldatlanmegemlts">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001F686D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mrltotthiperhivatkozs">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001F686D"/>
+    <w:rPr>
+      <w:color w:val="FF00FF" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Jegyzethivatkozs">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00595D79"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Jegyzetszveg">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Norml"/>
+    <w:link w:val="JegyzetszvegChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00595D79"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="JegyzetszvegChar">
+    <w:name w:val="Jegyzetszöveg Char"/>
+    <w:basedOn w:val="Bekezdsalapbettpusa"/>
+    <w:link w:val="Jegyzetszveg"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00595D79"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
+      <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Megjegyzstrgya">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Jegyzetszveg"/>
+    <w:next w:val="Jegyzetszveg"/>
+    <w:link w:val="MegjegyzstrgyaChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00595D79"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MegjegyzstrgyaChar">
+    <w:name w:val="Megjegyzés tárgya Char"/>
+    <w:basedOn w:val="JegyzetszvegChar"/>
+    <w:link w:val="Megjegyzstrgya"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00595D79"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial Unicode MS"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000"/>
+      <w:u w:color="000000"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="35088465">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="900866203">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-cegjegyzek.hu/index.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kkvdigital.dkf.hu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-cegjegyzek.hu/index.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="Általános"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -9088,50 +20048,2776 @@
           <w:name w:val="Általános"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F753B66A-198C-4483-A277-FD592FC1D2D0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BE37FE" w:rsidRDefault="0004673E" w:rsidP="0004673E">
           <w:pPr>
             <w:pStyle w:val="3EE10E316868470896C4D5D15D61B05C"/>
           </w:pPr>
           <w:r w:rsidRPr="00057A31">
             <w:rPr>
               <w:rStyle w:val="Helyrzszveg"/>
             </w:rPr>
             <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BAE37D0C91B7459586A4626C7DB8C06C"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DF26E264-D5EF-412F-A3A9-9D4304B7EDD7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B5DB4" w:rsidRDefault="00DA3D2E" w:rsidP="00DA3D2E">
+          <w:pPr>
+            <w:pStyle w:val="BAE37D0C91B7459586A4626C7DB8C06C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CF1CD23C576946C6B85E6179552100B6"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2C17ABD1-54D1-4CEC-B865-5993F6F4CD60}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005B5DB4" w:rsidRDefault="00DA3D2E" w:rsidP="00DA3D2E">
+          <w:pPr>
+            <w:pStyle w:val="CF1CD23C576946C6B85E6179552100B6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="45A1D857EB4E49468F3AA7C51AFDFAFD"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BEB98691-064D-4C3F-ABC6-C901857D227A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="45A1D857EB4E49468F3AA7C51AFDFAFD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0AB16DA5853142DAA2DBC93D40B01538"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{976351F9-D8C9-4841-9ACB-EC737D340351}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="0AB16DA5853142DAA2DBC93D40B01538"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0C162236C87246089F2837BBDE2997CF"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{86A4D0CF-D0FA-4B60-954B-15036A624D74}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="0C162236C87246089F2837BBDE2997CF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3354BE63EFF54C1B82F8A7392D83D583"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{703623BB-C74C-4A96-BFD4-3B90CACA4AAB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="3354BE63EFF54C1B82F8A7392D83D583"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="42B7DBFB4180414CAD583AB90A35B05B"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F048EEB1-7DBE-4574-B6DC-5212458C5F74}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="42B7DBFB4180414CAD583AB90A35B05B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0037DD6095A24DAFB81ECB75AF7BF03A"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ECC3F039-0C88-4C50-AFDD-82DF17F02603}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="0037DD6095A24DAFB81ECB75AF7BF03A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C3FC351BDCBA4D5EB38724CCBB87BEDE"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{30B548F8-69FF-4D29-8634-2AA7664EB58C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="C3FC351BDCBA4D5EB38724CCBB87BEDE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9AA87D9D953A441184ABB25995CA57FA"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8EAED708-2102-4CD0-8096-293BD7987AD8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="9AA87D9D953A441184ABB25995CA57FA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0F2C0C884EED47EFA56D14250DF3F2F2"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7974A1EE-379F-44B5-AB01-60C314F6FC48}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="0F2C0C884EED47EFA56D14250DF3F2F2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="50D1326C6D6C491FAFD617EBB7974DD0"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EDC866B3-631E-48FB-B49D-0A9992B3014D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="50D1326C6D6C491FAFD617EBB7974DD0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="02FC09720E6C4BBAB338EBB9AF46D2F0"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{737AE575-AD8A-4669-BAD0-79F1B87311A9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="02FC09720E6C4BBAB338EBB9AF46D2F0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="64709992BED0452893BC0EAFD72F1F81"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{779C76C3-69F1-4382-8533-8213FCCE2681}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="64709992BED0452893BC0EAFD72F1F81"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6297C997DC734226ADF7B89058AA245B"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BAC40FBF-A664-46D0-B1E9-71A42AE0A296}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="6297C997DC734226ADF7B89058AA245B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3E930F1E324A4ED595A5DCA42D5E7915"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{327E8C50-1F5F-4CAA-B10C-8F3E32667519}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="3E930F1E324A4ED595A5DCA42D5E7915"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="27829646B7D540A6B0623C0ACF410335"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{51771BD7-CEA0-4FB4-B0F0-BC91C82C4597}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="27829646B7D540A6B0623C0ACF410335"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="72D286AAA8534E75A6C383DC1949A57F"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BF7ED24A-6A9F-4F48-917D-C634C33B401F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="72D286AAA8534E75A6C383DC1949A57F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="56B6F09AF2514514AB8EC48EBF383037"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{11C5876D-EF89-49A1-B200-A6A765F919EA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="56B6F09AF2514514AB8EC48EBF383037"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1272A07E1C4D4104A557009195E65C6C"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E7AFA09B-8CC4-44AC-8D5A-9BA29DCDD25F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="1272A07E1C4D4104A557009195E65C6C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E9FD5AAEA17D419F826FEDE1702CA3A2"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{34AB7946-1DCA-4423-B74D-511F80241E6C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="E9FD5AAEA17D419F826FEDE1702CA3A2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="04752CC3419C4325B3ED7E6A9C157080"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0F02C619-5EC4-40A0-83EC-4F96EB5D3FE6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="04752CC3419C4325B3ED7E6A9C157080"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0D8703F206114D2F91A3B3F672A5C5A2"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{475DCB28-FBA3-4E4D-9594-2D419DA71FAE}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="0D8703F206114D2F91A3B3F672A5C5A2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5F09F370345D4C4CB2CAB0D93B3EE26B"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3ACBFBD7-176F-4ED5-B3F5-42D7296C0067}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="5F09F370345D4C4CB2CAB0D93B3EE26B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D203E3FA7A7B4CBB887D39D6067005A1"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{811DE5B0-A495-4EB1-93A4-1B4CD4AEAC11}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="D203E3FA7A7B4CBB887D39D6067005A1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BD4CC67774A44BCF80344C709EC2EE5F"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7AAF1509-0618-4432-8B0E-4062738C08EB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="BD4CC67774A44BCF80344C709EC2EE5F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B099C772398E433A8473B5F8779D3648"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A7929FDA-9D20-4B7F-BAFC-DDD58923B049}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="B099C772398E433A8473B5F8779D3648"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="459F2781CCC44B9886DECC49F270FE94"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{926B2D92-F813-45F0-98CD-1C4D592C1B9B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="459F2781CCC44B9886DECC49F270FE94"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A58A2C0994D042FB928FAD93D6F0BCD2"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{13C2725A-C63B-4310-9EC0-9C4F652FEE61}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="A58A2C0994D042FB928FAD93D6F0BCD2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="892AFDCF43BF48C7AC6DB1FF075359F2"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{246ED2F0-03D5-4928-A39A-1A9D7F308354}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="892AFDCF43BF48C7AC6DB1FF075359F2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ADF3082E6A6E43DAB6FA5E098958C8B3"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CF200043-4AF6-404F-B394-AF024B6ED680}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="ADF3082E6A6E43DAB6FA5E098958C8B3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="11AEE4FF66D045DFBF05497A3703342D"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{97DEF069-B146-4120-B601-8D8FBF07A953}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="11AEE4FF66D045DFBF05497A3703342D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="71D0D0281F6A4CD2B128A728106CFB72"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C4A48A04-FBD2-45B6-967B-0A74880239E8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="71D0D0281F6A4CD2B128A728106CFB72"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B36338AEB40A467B883D90CF52CFBDD8"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E9D49DCA-7E10-4ECB-B88E-4744FC35C0A7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="B36338AEB40A467B883D90CF52CFBDD8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BBBB0D7BD1684F0DA1580DB4FDB03C7C"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9E8E150A-C72E-44C9-8B93-B931771F266C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="BBBB0D7BD1684F0DA1580DB4FDB03C7C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D5C886BAE9C94D3C97E6A7C075FBD3E1"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DA0AEA6C-7469-4A97-8DCF-13D2E800483D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="D5C886BAE9C94D3C97E6A7C075FBD3E1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="88E457D1F22040068C1BED107AF925FA"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{34B17790-D8B3-445A-8579-F1AD113011F9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="88E457D1F22040068C1BED107AF925FA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4D0D4B0A08C9408FA2F70D7B70024759"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AF122B8D-F025-4286-B1BE-5C612DAF7DA8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="4D0D4B0A08C9408FA2F70D7B70024759"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="ADA3CC5102F9479482F5B0C479E06A14"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5D114F81-8745-4388-977F-3470BD71245A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="ADA3CC5102F9479482F5B0C479E06A14"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6E5D0A2720D74C04B609679BED0E4278"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5F555E00-4237-4BCA-A946-ADF7DAB47358}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="6E5D0A2720D74C04B609679BED0E4278"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="66E31DB368524FC0867644FED09009C4"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8AAB619F-D81D-4E78-A021-F976612AA062}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="66E31DB368524FC0867644FED09009C4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="51A0893B73B24B458D885630CF4DCEC5"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{75536B4E-886E-4BA3-B1D5-DA68D783BF94}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="51A0893B73B24B458D885630CF4DCEC5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F5905B343AF34A1F9320CF5AF31A85A7"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D1B560B2-2C9C-496F-86E4-76512B00F6DD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="F5905B343AF34A1F9320CF5AF31A85A7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="32AA2A7FA001498297501CCA1A145717"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C68F3B18-C65E-4B8E-A1BF-EAE2CB3793E8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="32AA2A7FA001498297501CCA1A145717"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E5887CF3A2204375A47214E15EFFBFD1"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{95A72ED2-C9A5-49CF-AD94-7798E430A066}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="E5887CF3A2204375A47214E15EFFBFD1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B2EA1863E24D4FE681394FB941B3FDC8"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BEE0F068-45D4-488E-8FDB-1B29BF8DBBF2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="B2EA1863E24D4FE681394FB941B3FDC8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7E2CF8F2D1C54E5EBC83852DBAF9B348"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{56BEEDD5-0320-4D29-94D4-F3C17590780B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="7E2CF8F2D1C54E5EBC83852DBAF9B348"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3FA662A76FC74401921890BDFF922F68"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6C7C5829-094C-4C74-A9ED-662EBA631E5B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="3FA662A76FC74401921890BDFF922F68"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C2A9936A727747AE9C751BE722DB6913"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{06129853-2706-43DD-8D91-A82792DB0EA4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="C2A9936A727747AE9C751BE722DB6913"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2DD3E110320F48B792FA5ADAD5984686"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{95A8BEE6-5C69-40D5-9DE3-9002515B95C4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="2DD3E110320F48B792FA5ADAD5984686"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9BD1F4447E134369B6DBF248D3512A95"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6A386B99-76B4-4189-8B12-C1F754D69417}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="9BD1F4447E134369B6DBF248D3512A95"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="53B3CB5B0E1A414D8D7076BDB526A048"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8D0C463D-C39C-4A57-B9BB-3774AD2DC606}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="53B3CB5B0E1A414D8D7076BDB526A048"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9311D3E3AAC74641BCD84BCF13694B86"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0CE0F2DC-5E55-4DFA-B813-B12BBDA483A8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="9311D3E3AAC74641BCD84BCF13694B86"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="45FC7F883C144A35A4FCB81FE02B234C"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8877924E-5026-4133-B89B-FA5B687E0208}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="45FC7F883C144A35A4FCB81FE02B234C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="33BF9AC78B864A04B5206054D796B18B"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9A982EC1-2C58-4B65-953E-8FD04C9CBEB6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="33BF9AC78B864A04B5206054D796B18B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2BF2C38541174A55976274C488315161"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1957CB80-6CE7-4EB0-A42B-EC197CBD5C10}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="2BF2C38541174A55976274C488315161"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="16B89CCB96B94C84A747634712EC317C"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B06E4E5B-B314-4157-B62E-453A9B144EEB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="16B89CCB96B94C84A747634712EC317C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="17C081EE508A4784A64A3333609B6BCB"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{894A3FF3-9157-4B7C-B388-E82DD8A80780}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="17C081EE508A4784A64A3333609B6BCB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EDFEDA49E99A460B8F4E108A44783DE6"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{77DBFEBC-09B9-4085-AB47-00D387BE24C6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="EDFEDA49E99A460B8F4E108A44783DE6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4E293B4DBCD347FFBF7D53F20FB5700F"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E87989DF-FB4C-4269-99F4-860280270B69}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="4E293B4DBCD347FFBF7D53F20FB5700F"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="981850440368407C9857E9227896C9F1"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4E74494C-696D-406C-9FEB-395EFE6E9979}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="981850440368407C9857E9227896C9F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="87E45D2C270D4C9BBCAF6C5FCD44968D"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AD8AA62B-C89F-4BF1-8ABD-3BE53EE39407}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="87E45D2C270D4C9BBCAF6C5FCD44968D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CF18EA823A7848B98F40B1F35DC28ACF"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{87D2FAFE-4B27-4AA8-B880-0B9386800207}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="CF18EA823A7848B98F40B1F35DC28ACF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C9659945D69D43169B0401905CF6BFD2"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3B5C8CD0-1F6B-4DB5-989F-C9AB1A12347F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="C9659945D69D43169B0401905CF6BFD2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4442D31E10DD4255969F44BAD53B8B14"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A72E4FB2-BE22-498A-9114-A33D5A323920}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="4442D31E10DD4255969F44BAD53B8B14"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="345D6F327E97429DAE26AEA16E127987"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AA3264EF-72F1-4852-8BB8-F68DA4C663CC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="345D6F327E97429DAE26AEA16E127987"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="EC0DF2BD19E24FDDA4E1BFB0EA08DEAD"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A06E68BE-41FA-435B-9F94-1EEEED67B0F5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="EC0DF2BD19E24FDDA4E1BFB0EA08DEAD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="866D35EC1D2C4AB891EFE6AE13832F36"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{48828E22-483A-4116-8E9A-9D2AFC625678}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="866D35EC1D2C4AB891EFE6AE13832F36"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FF979AEBCDB64D94A064411EDC24B60A"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{85C70B34-AF92-4B27-A034-FDA28CCA9939}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="FF979AEBCDB64D94A064411EDC24B60A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CC5C1B84808D4CB5911C8E160C57BFDE"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CC32EBEC-B2D6-4B9F-809A-39C95F6E3590}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="CC5C1B84808D4CB5911C8E160C57BFDE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BD671CE1D936434896227EF1C1872933"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5F607C6A-D2C2-481B-8D3B-B3EC5D9A57C6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="BD671CE1D936434896227EF1C1872933"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BE68C5773D2E48438CCFF7332CC8AFEC"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F75F93EA-5237-4557-BC47-1F92EE150F04}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="BE68C5773D2E48438CCFF7332CC8AFEC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3091708794F34B90A5BE693580EAFE9C"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4559183A-AF05-4E63-AD5C-BD7D75F28EDF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="3091708794F34B90A5BE693580EAFE9C"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9AE7736768D04DB0961DCE0940997203"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{41A8F2CB-C6FF-4DFC-99FE-991E99205D50}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="9AE7736768D04DB0961DCE0940997203"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="915464759704462493F4C53687CF8DFF"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1C6D6AB8-8F4B-46E9-9F3A-A3CF3E8BC948}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="915464759704462493F4C53687CF8DFF"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4127B500F75D43FAAD85FA092A68078A"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{CD58D6DD-6E1F-496F-B1DC-A6173F88C310}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="4127B500F75D43FAAD85FA092A68078A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B10A8BC8B4F64AFFA3F1CBBF16A9EF55"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FD3A28F6-19FD-4F44-82A8-3C34740F9047}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="B10A8BC8B4F64AFFA3F1CBBF16A9EF55"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="D54673C50DC04139AC49515E90D062D5"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5F14ACC3-EC3B-48D1-ACE3-663C01A8C03B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="D54673C50DC04139AC49515E90D062D5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E486DAF7DAB447A78F6654896AA2E3E4"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6E14E720-599A-4DD2-9199-475C8D787DF2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="E486DAF7DAB447A78F6654896AA2E3E4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7214B98D1346461E8A0B9100B9B04625"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{20971A91-FCA9-47EE-B906-02FFD51A787E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="7214B98D1346461E8A0B9100B9B04625"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8B6683CBB42E4318BC2B90F915F284B1"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{749D3AAF-8203-4E86-8494-CF653833367B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="8B6683CBB42E4318BC2B90F915F284B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="724B6C3E68074AE8BA91529D74889178"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3878BF42-3677-479D-9288-07B04E17AF1E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="724B6C3E68074AE8BA91529D74889178"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="797040A862C046FEAA38C8BF15496857"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{33B8539A-91DB-4273-B897-D52FF04ABDE7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="797040A862C046FEAA38C8BF15496857"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2B5756EFE0224B69906F785950304CA6"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DCBD8339-6E3C-4CCC-A712-6AA7838E2560}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="2B5756EFE0224B69906F785950304CA6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="333DDABE08714680AA2E389A5CB9DB06"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C3D087E0-5ACD-4C10-BA2D-06FE3D3D9E35}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="333DDABE08714680AA2E389A5CB9DB06"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A22A0F38AA9A4E2AB63DFF0CF986BDE3"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F3729630-BEED-4CEF-9483-5CF92D6E5303}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="A22A0F38AA9A4E2AB63DFF0CF986BDE3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F101EA96593A463FB68E9F02649D4785"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{82B62AE3-A56B-467C-A633-A174ACC12741}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="F101EA96593A463FB68E9F02649D4785"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="33BC83D0BC5D45388D31B58FBB9D5759"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F9C530D2-FEC0-4B19-8D45-391837CD6747}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="33BC83D0BC5D45388D31B58FBB9D5759"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4E6B9980E5BA4D898539882E33F1A493"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BF8DAE08-186F-4D76-8C93-B0D99D2C857B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="4E6B9980E5BA4D898539882E33F1A493"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B49F745E4AEA44169B0FDB80AE34DE98"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B1DB3F24-B94C-450B-9077-817FA12427DF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="B49F745E4AEA44169B0FDB80AE34DE98"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="44F7A15A46544FBCB58148B2F0FE95BD"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{28F7B244-B11B-48EA-B9C3-E50F30CCFFF9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="44F7A15A46544FBCB58148B2F0FE95BD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F913D84324F44340BB2CD5440C595825"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{33E0228B-7D7B-4DBC-AA4F-17C41337448F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="006303C1" w:rsidRDefault="005560D4" w:rsidP="005560D4">
+          <w:pPr>
+            <w:pStyle w:val="F913D84324F44340BB2CD5440C595825"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C603E4C6243F4A8CB33A482BC2BE1309"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D98B9DE3-552F-4AC4-B9CD-88D197583251}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00224051" w:rsidRDefault="00371AEC" w:rsidP="00371AEC">
+          <w:pPr>
+            <w:pStyle w:val="C603E4C6243F4A8CB33A482BC2BE1309"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="513A572E88E742E2B728A806E14AAB9B"/>
+        <w:category>
+          <w:name w:val="Általános"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9F84A193-3FA6-48D3-8668-A86A5F5970B6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00224051" w:rsidRDefault="00371AEC" w:rsidP="00371AEC">
+          <w:pPr>
+            <w:pStyle w:val="513A572E88E742E2B728A806E14AAB9B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00057A31">
+            <w:rPr>
+              <w:rStyle w:val="Helyrzszveg"/>
+            </w:rPr>
+            <w:t>Szöveg beírásához kattintson vagy koppintson ide.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -9145,163 +22831,209 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="CIDFont+F2">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D2604"/>
     <w:rsid w:val="00010803"/>
+    <w:rsid w:val="00010F1A"/>
     <w:rsid w:val="0004673E"/>
+    <w:rsid w:val="00051F38"/>
     <w:rsid w:val="00053FD6"/>
     <w:rsid w:val="0008062C"/>
     <w:rsid w:val="0009251D"/>
     <w:rsid w:val="000D499B"/>
-    <w:rsid w:val="000F32CB"/>
     <w:rsid w:val="0012380A"/>
+    <w:rsid w:val="00134C92"/>
+    <w:rsid w:val="00185198"/>
+    <w:rsid w:val="001F44E2"/>
     <w:rsid w:val="00204557"/>
+    <w:rsid w:val="00224051"/>
     <w:rsid w:val="002521D8"/>
+    <w:rsid w:val="002712F9"/>
+    <w:rsid w:val="0028239E"/>
+    <w:rsid w:val="002B414F"/>
     <w:rsid w:val="0032601F"/>
+    <w:rsid w:val="003633F8"/>
     <w:rsid w:val="0036495D"/>
+    <w:rsid w:val="00371AEC"/>
     <w:rsid w:val="003835D6"/>
     <w:rsid w:val="00396613"/>
     <w:rsid w:val="003A7F33"/>
     <w:rsid w:val="003C4DA7"/>
-    <w:rsid w:val="003E7C11"/>
+    <w:rsid w:val="003D0FE5"/>
+    <w:rsid w:val="00417566"/>
     <w:rsid w:val="00420204"/>
     <w:rsid w:val="0043726A"/>
+    <w:rsid w:val="00484DB5"/>
+    <w:rsid w:val="004A4A34"/>
     <w:rsid w:val="004B1D0C"/>
     <w:rsid w:val="004B43E6"/>
+    <w:rsid w:val="00512465"/>
+    <w:rsid w:val="00513D6F"/>
+    <w:rsid w:val="00522CF6"/>
+    <w:rsid w:val="005560D4"/>
+    <w:rsid w:val="00564568"/>
     <w:rsid w:val="00585016"/>
+    <w:rsid w:val="005B5DB4"/>
+    <w:rsid w:val="005C631D"/>
     <w:rsid w:val="005E0028"/>
     <w:rsid w:val="005E18CE"/>
+    <w:rsid w:val="006303C1"/>
+    <w:rsid w:val="006319BA"/>
     <w:rsid w:val="00647330"/>
+    <w:rsid w:val="00694E8C"/>
+    <w:rsid w:val="006A2DE1"/>
+    <w:rsid w:val="006C60DE"/>
     <w:rsid w:val="00737CE1"/>
+    <w:rsid w:val="0075092A"/>
     <w:rsid w:val="007C4A2A"/>
     <w:rsid w:val="007D2FC6"/>
+    <w:rsid w:val="008063A1"/>
     <w:rsid w:val="00830FC5"/>
+    <w:rsid w:val="0083314E"/>
+    <w:rsid w:val="00856CC9"/>
     <w:rsid w:val="0086668F"/>
     <w:rsid w:val="00887891"/>
+    <w:rsid w:val="0089022E"/>
     <w:rsid w:val="008B67F8"/>
     <w:rsid w:val="008C2B80"/>
     <w:rsid w:val="008D2604"/>
     <w:rsid w:val="00917774"/>
-    <w:rsid w:val="00932010"/>
+    <w:rsid w:val="00950F55"/>
+    <w:rsid w:val="00964F9A"/>
     <w:rsid w:val="00974116"/>
+    <w:rsid w:val="00996578"/>
+    <w:rsid w:val="009C1570"/>
+    <w:rsid w:val="009D0518"/>
     <w:rsid w:val="009E6365"/>
+    <w:rsid w:val="00A23896"/>
+    <w:rsid w:val="00A61B62"/>
+    <w:rsid w:val="00A62103"/>
     <w:rsid w:val="00A65A7C"/>
     <w:rsid w:val="00A9360E"/>
     <w:rsid w:val="00AA18D3"/>
     <w:rsid w:val="00AC6B13"/>
+    <w:rsid w:val="00B11D1F"/>
     <w:rsid w:val="00B64519"/>
     <w:rsid w:val="00BC6A94"/>
     <w:rsid w:val="00BD11EB"/>
     <w:rsid w:val="00BE37FE"/>
     <w:rsid w:val="00C04EB4"/>
-    <w:rsid w:val="00C45F79"/>
     <w:rsid w:val="00D42BBA"/>
+    <w:rsid w:val="00D64042"/>
+    <w:rsid w:val="00DA3D2E"/>
+    <w:rsid w:val="00DB41DE"/>
+    <w:rsid w:val="00DF0CDE"/>
     <w:rsid w:val="00DF72EF"/>
+    <w:rsid w:val="00E173EE"/>
+    <w:rsid w:val="00EA210D"/>
     <w:rsid w:val="00ED6C3C"/>
-    <w:rsid w:val="00F71A7F"/>
+    <w:rsid w:val="00F20F7C"/>
+    <w:rsid w:val="00F265F9"/>
+    <w:rsid w:val="00F621FF"/>
+    <w:rsid w:val="00F677E7"/>
+    <w:rsid w:val="00F97BD7"/>
     <w:rsid w:val="00FF7D2E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -9714,78 +23446,462 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Nemlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Helyrzszveg">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Bekezdsalapbettpusa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0004673E"/>
+    <w:rsid w:val="00371AEC"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="F64C645498944CECA19E9C5A4AD8939B">
     <w:name w:val="F64C645498944CECA19E9C5A4AD8939B"/>
     <w:rsid w:val="000D499B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="984AF127E9134ECA9E98F71964699BDB">
     <w:name w:val="984AF127E9134ECA9E98F71964699BDB"/>
     <w:rsid w:val="000D499B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E60DBB3D9F6F47D9AF2D560AE80BA844">
     <w:name w:val="E60DBB3D9F6F47D9AF2D560AE80BA844"/>
     <w:rsid w:val="000D499B"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E2D9A96A243B4B97905245AA9E0543CC">
     <w:name w:val="E2D9A96A243B4B97905245AA9E0543CC"/>
     <w:rsid w:val="00A65A7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6EBF8064923B485D9A99D782A4292DAD">
     <w:name w:val="6EBF8064923B485D9A99D782A4292DAD"/>
     <w:rsid w:val="00A65A7C"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EE10E316868470896C4D5D15D61B05C">
     <w:name w:val="3EE10E316868470896C4D5D15D61B05C"/>
     <w:rsid w:val="0004673E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BAE37D0C91B7459586A4626C7DB8C06C">
+    <w:name w:val="BAE37D0C91B7459586A4626C7DB8C06C"/>
+    <w:rsid w:val="00DA3D2E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF1CD23C576946C6B85E6179552100B6">
+    <w:name w:val="CF1CD23C576946C6B85E6179552100B6"/>
+    <w:rsid w:val="00DA3D2E"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45A1D857EB4E49468F3AA7C51AFDFAFD">
+    <w:name w:val="45A1D857EB4E49468F3AA7C51AFDFAFD"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0AB16DA5853142DAA2DBC93D40B01538">
+    <w:name w:val="0AB16DA5853142DAA2DBC93D40B01538"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0C162236C87246089F2837BBDE2997CF">
+    <w:name w:val="0C162236C87246089F2837BBDE2997CF"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3354BE63EFF54C1B82F8A7392D83D583">
+    <w:name w:val="3354BE63EFF54C1B82F8A7392D83D583"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42B7DBFB4180414CAD583AB90A35B05B">
+    <w:name w:val="42B7DBFB4180414CAD583AB90A35B05B"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0037DD6095A24DAFB81ECB75AF7BF03A">
+    <w:name w:val="0037DD6095A24DAFB81ECB75AF7BF03A"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3FC351BDCBA4D5EB38724CCBB87BEDE">
+    <w:name w:val="C3FC351BDCBA4D5EB38724CCBB87BEDE"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9AA87D9D953A441184ABB25995CA57FA">
+    <w:name w:val="9AA87D9D953A441184ABB25995CA57FA"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0F2C0C884EED47EFA56D14250DF3F2F2">
+    <w:name w:val="0F2C0C884EED47EFA56D14250DF3F2F2"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50D1326C6D6C491FAFD617EBB7974DD0">
+    <w:name w:val="50D1326C6D6C491FAFD617EBB7974DD0"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="02FC09720E6C4BBAB338EBB9AF46D2F0">
+    <w:name w:val="02FC09720E6C4BBAB338EBB9AF46D2F0"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64709992BED0452893BC0EAFD72F1F81">
+    <w:name w:val="64709992BED0452893BC0EAFD72F1F81"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6297C997DC734226ADF7B89058AA245B">
+    <w:name w:val="6297C997DC734226ADF7B89058AA245B"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E930F1E324A4ED595A5DCA42D5E7915">
+    <w:name w:val="3E930F1E324A4ED595A5DCA42D5E7915"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="27829646B7D540A6B0623C0ACF410335">
+    <w:name w:val="27829646B7D540A6B0623C0ACF410335"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="72D286AAA8534E75A6C383DC1949A57F">
+    <w:name w:val="72D286AAA8534E75A6C383DC1949A57F"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56B6F09AF2514514AB8EC48EBF383037">
+    <w:name w:val="56B6F09AF2514514AB8EC48EBF383037"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1272A07E1C4D4104A557009195E65C6C">
+    <w:name w:val="1272A07E1C4D4104A557009195E65C6C"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9FD5AAEA17D419F826FEDE1702CA3A2">
+    <w:name w:val="E9FD5AAEA17D419F826FEDE1702CA3A2"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="04752CC3419C4325B3ED7E6A9C157080">
+    <w:name w:val="04752CC3419C4325B3ED7E6A9C157080"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0D8703F206114D2F91A3B3F672A5C5A2">
+    <w:name w:val="0D8703F206114D2F91A3B3F672A5C5A2"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F09F370345D4C4CB2CAB0D93B3EE26B">
+    <w:name w:val="5F09F370345D4C4CB2CAB0D93B3EE26B"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D203E3FA7A7B4CBB887D39D6067005A1">
+    <w:name w:val="D203E3FA7A7B4CBB887D39D6067005A1"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD4CC67774A44BCF80344C709EC2EE5F">
+    <w:name w:val="BD4CC67774A44BCF80344C709EC2EE5F"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B099C772398E433A8473B5F8779D3648">
+    <w:name w:val="B099C772398E433A8473B5F8779D3648"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="459F2781CCC44B9886DECC49F270FE94">
+    <w:name w:val="459F2781CCC44B9886DECC49F270FE94"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A58A2C0994D042FB928FAD93D6F0BCD2">
+    <w:name w:val="A58A2C0994D042FB928FAD93D6F0BCD2"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="892AFDCF43BF48C7AC6DB1FF075359F2">
+    <w:name w:val="892AFDCF43BF48C7AC6DB1FF075359F2"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADF3082E6A6E43DAB6FA5E098958C8B3">
+    <w:name w:val="ADF3082E6A6E43DAB6FA5E098958C8B3"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11AEE4FF66D045DFBF05497A3703342D">
+    <w:name w:val="11AEE4FF66D045DFBF05497A3703342D"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="71D0D0281F6A4CD2B128A728106CFB72">
+    <w:name w:val="71D0D0281F6A4CD2B128A728106CFB72"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9FE361C6E07C4E72B7328CFBA3FC5343">
+    <w:name w:val="9FE361C6E07C4E72B7328CFBA3FC5343"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B36338AEB40A467B883D90CF52CFBDD8">
+    <w:name w:val="B36338AEB40A467B883D90CF52CFBDD8"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BBBB0D7BD1684F0DA1580DB4FDB03C7C">
+    <w:name w:val="BBBB0D7BD1684F0DA1580DB4FDB03C7C"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D5C886BAE9C94D3C97E6A7C075FBD3E1">
+    <w:name w:val="D5C886BAE9C94D3C97E6A7C075FBD3E1"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="88E457D1F22040068C1BED107AF925FA">
+    <w:name w:val="88E457D1F22040068C1BED107AF925FA"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D0D4B0A08C9408FA2F70D7B70024759">
+    <w:name w:val="4D0D4B0A08C9408FA2F70D7B70024759"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADA3CC5102F9479482F5B0C479E06A14">
+    <w:name w:val="ADA3CC5102F9479482F5B0C479E06A14"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6E5D0A2720D74C04B609679BED0E4278">
+    <w:name w:val="6E5D0A2720D74C04B609679BED0E4278"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66E31DB368524FC0867644FED09009C4">
+    <w:name w:val="66E31DB368524FC0867644FED09009C4"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51A0893B73B24B458D885630CF4DCEC5">
+    <w:name w:val="51A0893B73B24B458D885630CF4DCEC5"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F5905B343AF34A1F9320CF5AF31A85A7">
+    <w:name w:val="F5905B343AF34A1F9320CF5AF31A85A7"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="32AA2A7FA001498297501CCA1A145717">
+    <w:name w:val="32AA2A7FA001498297501CCA1A145717"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E5887CF3A2204375A47214E15EFFBFD1">
+    <w:name w:val="E5887CF3A2204375A47214E15EFFBFD1"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2EA1863E24D4FE681394FB941B3FDC8">
+    <w:name w:val="B2EA1863E24D4FE681394FB941B3FDC8"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E2CF8F2D1C54E5EBC83852DBAF9B348">
+    <w:name w:val="7E2CF8F2D1C54E5EBC83852DBAF9B348"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3FA662A76FC74401921890BDFF922F68">
+    <w:name w:val="3FA662A76FC74401921890BDFF922F68"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2A9936A727747AE9C751BE722DB6913">
+    <w:name w:val="C2A9936A727747AE9C751BE722DB6913"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DD3E110320F48B792FA5ADAD5984686">
+    <w:name w:val="2DD3E110320F48B792FA5ADAD5984686"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9BD1F4447E134369B6DBF248D3512A95">
+    <w:name w:val="9BD1F4447E134369B6DBF248D3512A95"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="53B3CB5B0E1A414D8D7076BDB526A048">
+    <w:name w:val="53B3CB5B0E1A414D8D7076BDB526A048"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9311D3E3AAC74641BCD84BCF13694B86">
+    <w:name w:val="9311D3E3AAC74641BCD84BCF13694B86"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="45FC7F883C144A35A4FCB81FE02B234C">
+    <w:name w:val="45FC7F883C144A35A4FCB81FE02B234C"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="33BF9AC78B864A04B5206054D796B18B">
+    <w:name w:val="33BF9AC78B864A04B5206054D796B18B"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2BF2C38541174A55976274C488315161">
+    <w:name w:val="2BF2C38541174A55976274C488315161"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16B89CCB96B94C84A747634712EC317C">
+    <w:name w:val="16B89CCB96B94C84A747634712EC317C"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17C081EE508A4784A64A3333609B6BCB">
+    <w:name w:val="17C081EE508A4784A64A3333609B6BCB"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EDFEDA49E99A460B8F4E108A44783DE6">
+    <w:name w:val="EDFEDA49E99A460B8F4E108A44783DE6"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E293B4DBCD347FFBF7D53F20FB5700F">
+    <w:name w:val="4E293B4DBCD347FFBF7D53F20FB5700F"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="981850440368407C9857E9227896C9F1">
+    <w:name w:val="981850440368407C9857E9227896C9F1"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="87E45D2C270D4C9BBCAF6C5FCD44968D">
+    <w:name w:val="87E45D2C270D4C9BBCAF6C5FCD44968D"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF18EA823A7848B98F40B1F35DC28ACF">
+    <w:name w:val="CF18EA823A7848B98F40B1F35DC28ACF"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C9659945D69D43169B0401905CF6BFD2">
+    <w:name w:val="C9659945D69D43169B0401905CF6BFD2"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4442D31E10DD4255969F44BAD53B8B14">
+    <w:name w:val="4442D31E10DD4255969F44BAD53B8B14"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="345D6F327E97429DAE26AEA16E127987">
+    <w:name w:val="345D6F327E97429DAE26AEA16E127987"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EC0DF2BD19E24FDDA4E1BFB0EA08DEAD">
+    <w:name w:val="EC0DF2BD19E24FDDA4E1BFB0EA08DEAD"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="866D35EC1D2C4AB891EFE6AE13832F36">
+    <w:name w:val="866D35EC1D2C4AB891EFE6AE13832F36"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FF979AEBCDB64D94A064411EDC24B60A">
+    <w:name w:val="FF979AEBCDB64D94A064411EDC24B60A"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CC5C1B84808D4CB5911C8E160C57BFDE">
+    <w:name w:val="CC5C1B84808D4CB5911C8E160C57BFDE"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BD671CE1D936434896227EF1C1872933">
+    <w:name w:val="BD671CE1D936434896227EF1C1872933"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BE68C5773D2E48438CCFF7332CC8AFEC">
+    <w:name w:val="BE68C5773D2E48438CCFF7332CC8AFEC"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3091708794F34B90A5BE693580EAFE9C">
+    <w:name w:val="3091708794F34B90A5BE693580EAFE9C"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9AE7736768D04DB0961DCE0940997203">
+    <w:name w:val="9AE7736768D04DB0961DCE0940997203"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="915464759704462493F4C53687CF8DFF">
+    <w:name w:val="915464759704462493F4C53687CF8DFF"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4127B500F75D43FAAD85FA092A68078A">
+    <w:name w:val="4127B500F75D43FAAD85FA092A68078A"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B10A8BC8B4F64AFFA3F1CBBF16A9EF55">
+    <w:name w:val="B10A8BC8B4F64AFFA3F1CBBF16A9EF55"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D54673C50DC04139AC49515E90D062D5">
+    <w:name w:val="D54673C50DC04139AC49515E90D062D5"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E486DAF7DAB447A78F6654896AA2E3E4">
+    <w:name w:val="E486DAF7DAB447A78F6654896AA2E3E4"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7214B98D1346461E8A0B9100B9B04625">
+    <w:name w:val="7214B98D1346461E8A0B9100B9B04625"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8B6683CBB42E4318BC2B90F915F284B1">
+    <w:name w:val="8B6683CBB42E4318BC2B90F915F284B1"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="724B6C3E68074AE8BA91529D74889178">
+    <w:name w:val="724B6C3E68074AE8BA91529D74889178"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="797040A862C046FEAA38C8BF15496857">
+    <w:name w:val="797040A862C046FEAA38C8BF15496857"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B5756EFE0224B69906F785950304CA6">
+    <w:name w:val="2B5756EFE0224B69906F785950304CA6"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="333DDABE08714680AA2E389A5CB9DB06">
+    <w:name w:val="333DDABE08714680AA2E389A5CB9DB06"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A22A0F38AA9A4E2AB63DFF0CF986BDE3">
+    <w:name w:val="A22A0F38AA9A4E2AB63DFF0CF986BDE3"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F101EA96593A463FB68E9F02649D4785">
+    <w:name w:val="F101EA96593A463FB68E9F02649D4785"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="33BC83D0BC5D45388D31B58FBB9D5759">
+    <w:name w:val="33BC83D0BC5D45388D31B58FBB9D5759"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E6B9980E5BA4D898539882E33F1A493">
+    <w:name w:val="4E6B9980E5BA4D898539882E33F1A493"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B49F745E4AEA44169B0FDB80AE34DE98">
+    <w:name w:val="B49F745E4AEA44169B0FDB80AE34DE98"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44F7A15A46544FBCB58148B2F0FE95BD">
+    <w:name w:val="44F7A15A46544FBCB58148B2F0FE95BD"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F913D84324F44340BB2CD5440C595825">
+    <w:name w:val="F913D84324F44340BB2CD5440C595825"/>
+    <w:rsid w:val="005560D4"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8C9AEAE6BA324EB6B06D3758B7AD4893">
+    <w:name w:val="8C9AEAE6BA324EB6B06D3758B7AD4893"/>
+    <w:rsid w:val="005C631D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C603E4C6243F4A8CB33A482BC2BE1309">
+    <w:name w:val="C603E4C6243F4A8CB33A482BC2BE1309"/>
+    <w:rsid w:val="00371AEC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="513A572E88E742E2B728A806E14AAB9B">
+    <w:name w:val="513A572E88E742E2B728A806E14AAB9B"/>
+    <w:rsid w:val="00371AEC"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office-téma">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
@@ -10852,58 +24968,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentum" ma:contentTypeID="0x01010011B9D9F1C99DA14D9ABD5DC13CA565F5" ma:contentTypeVersion="15" ma:contentTypeDescription="Új dokumentum létrehozása." ma:contentTypeScope="" ma:versionID="91d1bbf2b0b69fffb41596e67598e753">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="831a6687-83d1-4301-a810-a1b3feed2159" xmlns:ns3="a940dcad-4d53-4020-babf-486c35e7139c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ef750799ec02f349f82297ec8f7421c8" ns2:_="" ns3:_="">
     <xsd:import namespace="831a6687-83d1-4301-a810-a1b3feed2159"/>
     <xsd:import namespace="a940dcad-4d53-4020-babf-486c35e7139c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -11098,129 +25207,136 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="831a6687-83d1-4301-a810-a1b3feed2159">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="a940dcad-4d53-4020-babf-486c35e7139c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1FADE23-AA03-4ACA-A647-7012B26A10AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1233BC8-4D97-4E81-84DC-ABE46B36A50D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A7BDD62-C175-49B2-986D-0FF23B42D6AD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="a940dcad-4d53-4020-babf-486c35e7139c"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C901BA2-5CF5-4E01-BD21-CFDB469733C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="831a6687-83d1-4301-a810-a1b3feed2159"/>
     <ds:schemaRef ds:uri="a940dcad-4d53-4020-babf-486c35e7139c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A7BDD62-C175-49B2-986D-0FF23B42D6AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1233BC8-4D97-4E81-84DC-ABE46B36A50D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="831a6687-83d1-4301-a810-a1b3feed2159"/>
+    <ds:schemaRef ds:uri="a940dcad-4d53-4020-babf-486c35e7139c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>10295</Characters>
+  <Pages>10</Pages>
+  <Words>2098</Words>
+  <Characters>14480</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>120</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11764</CharactersWithSpaces>
+  <CharactersWithSpaces>16545</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1572882</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.e-cegjegyzek.hu/index.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>